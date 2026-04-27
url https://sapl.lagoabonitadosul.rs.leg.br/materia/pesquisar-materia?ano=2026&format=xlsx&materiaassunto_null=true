--- v1 (2026-03-10)
+++ v2 (2026-04-27)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="376" uniqueCount="205">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="552" uniqueCount="297">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -90,86 +90,101 @@
   <si>
     <t>Pedido de Informação</t>
   </si>
   <si>
     <t>Janaína Freese</t>
   </si>
   <si>
     <t>http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/975/pedido_informacao_001-2026_-_janaina.pdf</t>
   </si>
   <si>
     <t>A Vereadora que o presente subscreve, no uso de suas atribuições legais e regimentais, com fundamento na função fiscalizatória do Poder Legislativo, REQUER que seja encaminhado ao Poder Executivo Municipal o presente PEDIDO DE INFORMAÇÕES, referente aos convênios, contratos e instrumentos jurídicos firmados pelo Município relacionados à prestação dos serviços de saneamento básico, especialmente aqueles vinculados à Companhia Riograndense de Saneamento – CORSAN ou à empresa que atualmente a sucedeu.</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1000/pedido_informacao_002-2026_-_janaina.pdf</t>
   </si>
   <si>
     <t>A Vereadora que o presente subscreve, no uso de suas atribuições legais e regimentais, com fundamento na função fiscalizatória do Poder Legislativo, REQUER que seja encaminhado ao Poder Executivo Municipal o presente PEDIDOS DE INFORMAÇÕES, referente ações educativas referentes à prevenção da violência contra a mulher, Lei Maria da Penha e conscientização sobre feminicídio nas unidades escolares.</t>
   </si>
   <si>
+    <t>1041</t>
+  </si>
+  <si>
+    <t>PP</t>
+  </si>
+  <si>
+    <t>Pedido de Providência</t>
+  </si>
+  <si>
+    <t>Vinícius Alfredo Neu</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1041/pedido_de_providencia_001-2026_-vinicius.pdf</t>
+  </si>
+  <si>
+    <t>Para que seja realizado, com a maior brevidade possível, a recuperação da estrada “Canto da Loreni”, que dá acesso à Linha Alta.</t>
+  </si>
+  <si>
     <t>972</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/972/indicacao_no_001-2026_-_janaina.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo Municipal estude a viabilidade e a adoção de medidas administrativas e legais para que o Município contrate empresa terceirizada especializada na produção de silagem, com o objetivo de subsidiar 50% (cinquenta por cento) do valor da hora/máquina permanecendo o valor restante sob responsabilidade do produtor beneficiado do município.</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
     <t>Gilsemar Honnef</t>
   </si>
   <si>
     <t>http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/973/indicacao_no_002-2026_-_gilsemar.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo Municipal encaminhe ao setor competente, para que seja feita a recuperação da estrada de Linha Rathke, em Várzea Grande.</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>Vinícius Alfredo Neu</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/974/indicacao_no_003-2026_-_vinicius.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo Municipal encaminhe ao setor competente, para que seja construída uma nova ponte de concreto na localidade de Linha Faber, substituindo a atual ponte de madeira existente no local.</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/976/indicacao_no_004-2026_-_janaina.pdf</t>
   </si>
   <si>
     <t>Para que seja realizada a colocação de uma carga de brita/pedras no trecho da estrada que passa em frente à residência de Luciano Leal, na Linha Alta Fundos, visando: Melhorar as condições de trafegabilidade durante e após períodos chuvosos; Reduzir pontos de atoleiro e erosão, promovendo maior segurança aos usuários; Facilitar o acesso de veículos essenciais e máquinas da prefeitura; Minimizar os custos de manutenção veicular para os moradores.</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Claudiomiro Severo</t>
@@ -258,86 +273,185 @@
   <si>
     <t>1012</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1012/indicacao_no_012-2026_-_gilsemar.pdf</t>
   </si>
   <si>
     <t>Para que seja realizada a recuperação e patrolamento da nova estrada que liga a localidade de Arroio Grande à Linha Alta Fundos.</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1013/indicacao_no_013-2026_-_debora.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo Municipal através da Secretária Competente estude a possibilidade de ser colocado um carro na secretaria de saúde exclusivo para pacientes da oncologia ou outras situações mais complexas.</t>
   </si>
   <si>
+    <t>1022</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1022/indicacao_no_014-2026_-_debora.pdf</t>
+  </si>
+  <si>
+    <t>Para que o Executivo Municipal, por meio da Secretaria Municipal de Agricultura, que estude a possibilidade de criar um Programa Municipal de Construção, Ampliação e Limpeza de Açudes nas propriedades rurais do município.</t>
+  </si>
+  <si>
+    <t>1025</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1025/indicacao_no_015-2026_-_vinicius.pdf</t>
+  </si>
+  <si>
+    <t>Para que seja realizado o plantio de árvores de sombra na rua onde está localizada a creche municipal, tendo em vista que muitas das árvores anteriormente existentes no local vieram a morrer, deixando a via desprovida de arborização adequada.</t>
+  </si>
+  <si>
+    <t>1026</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1026/indicacao_no_016-2026_-_claudiomiro.pdf</t>
+  </si>
+  <si>
+    <t>Para que o Executivo Municipal, por meio da Secretaria Competente para que estude a possibilidade de contratar mão de obra terceirizada para agilizar a construção de fontes drenadas.</t>
+  </si>
+  <si>
+    <t>1036</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1036/indicacao_no_017-2026_-_debora.pdf</t>
+  </si>
+  <si>
+    <t>Para que o Executivo Municipal estude a possibilidade de incluir no Calendário Oficial do Município de Lagoa Bonita do Sul o “Maio Laranja”, bem como o Dia Municipal de Combate ao Abuso e à Exploração Sexual de Crianças e Adolescentes, a ser celebrado em 18 de maio.</t>
+  </si>
+  <si>
+    <t>1037</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1037/indicacao_no_018-2026_-_vinicius.pdf</t>
+  </si>
+  <si>
+    <t>Para que o Executivo Municipal estude a possibilidade de adquirir um novo britador para o município.</t>
+  </si>
+  <si>
+    <t>1038</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1038/indicacao_no_019-2026_-_claudiomiro.pdf</t>
+  </si>
+  <si>
+    <t>Para que seja feito a recuperação da estrada dos Castilhos em Linha Alta Fundos.</t>
+  </si>
+  <si>
+    <t>1024</t>
+  </si>
+  <si>
+    <t>PR</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução</t>
+  </si>
+  <si>
+    <t>Carlos Alexandre Lyra, Debora Busatto, Ezequiel Tavares</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1024/projeto_de_resolucao_no_001-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o reajuste de diárias dos vereadores e servidores do Poder Legislativo do Município de Lagoa Bonita do Sul/RS, para o exercício de 2026, em atendimento a previsão das resoluções nº 002 e nº 003 de 2022.</t>
+  </si>
+  <si>
     <t>988</t>
   </si>
   <si>
     <t>PL-L</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
     <t>Carlos Alexandre Lyra</t>
   </si>
   <si>
     <t>http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/988/projeto_de_lei_001-2026_-_aumento_real.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de Aumento Real aos servidores do Poder Legislativo Municipal.</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
     <t>http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1002/projeto_de_lei_legislativo_002-2026-_janaina.pdf</t>
   </si>
   <si>
     <t>INSTITUI A POLÍTICA MUNICIPAL DE PROMOÇÃO DA SAÚDE MENTAL, PREVENÇÃO DO SOFRIMENTO PSÍQUICO E DO SUICÍDIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
     <t>http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1018/projeto_de_lei_legislativo_003-2026-_janaina.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA MUNICIPAL DE PREVENÇÃO E CONSCIENTIZAÇÃO SOBRE A VIOLÊNCIA CONTRA A MULHER, COM AÇÕES EDUCATIVAS NAS ESCOLAS DA REDE PÚBLICA DE ENSINO, INSPIRADO NOS PRINCÍPIOS DA LEI FEDERAL Nº 11.340/2006 – LEI MARIA DA PENHA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
+    <t>1035</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1035/projeto_de_lei_legislativo_004-2026_-_vale_alimentacao.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o reajuste do valor do Vale Alimentação dos servidores do Poder Legislativo Municipal conforme trata a Lei Municipal nº 1.009/2012.</t>
+  </si>
+  <si>
     <t>978</t>
   </si>
   <si>
     <t>2055</t>
   </si>
   <si>
     <t>PL-E</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Prefeito Municipal</t>
   </si>
   <si>
     <t>http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/978/projeto_de_lei_no_2.055-2026.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral e aumento real aos servidores ativos e agentes políticos na forma que especifica.</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
     <t>2056</t>
@@ -625,50 +739,212 @@
     <t>Inclui AÇÃO no Plano Plurianual de 2026 – 2029, na Lei de Diretrizes Orçamentárias de 2026 e autoriza o Executivo Municipal abrir Crédito Especial na Lei Orçamentária Anual de 2026, no valor de R$ 47.500,00 (quarenta e sete mil e quinhentos reais).</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
     <t>2080</t>
   </si>
   <si>
     <t>http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1016/projeto_de_lei_no_2.080-2026.pdf</t>
   </si>
   <si>
     <t>Inclui AÇÃO no Plano Plurianual de 2026 – 2029, na Lei de Diretrizes Orçamentárias de 2026 e autoriza o Executivo Municipal abrir Crédito Especial na Lei Orçamentária Anual de 2026, no valor de R$ 165.000,00 (cento e sessenta e cinco mil reais).</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
     <t>2081</t>
   </si>
   <si>
     <t>http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1017/projeto_de_lei_no_2.081-2026.pdf</t>
   </si>
   <si>
     <t>INSTITUI EVENTO "FESTIVAL ARTÍSTICO MUSICAL” NO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1020</t>
+  </si>
+  <si>
+    <t>2082</t>
+  </si>
+  <si>
+    <t>Prefeito Municipal em Exercício</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1020/projeto_de_lei_no_2.082-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Executivo Municipal abrir Crédito Suplementar no orçamento de 2026, no valor de R$ 151.500,00 (cento e cinquenta e um mil e quinhentos reais).</t>
+  </si>
+  <si>
+    <t>1021</t>
+  </si>
+  <si>
+    <t>2083</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1021/projeto_de_lei_no_2.083-2026.pdf</t>
+  </si>
+  <si>
+    <t>Inclui AÇÃO no Plano Plurianual de 2026 – 2029, na Lei de Diretrizes Orçamentárias de 2026 e autoriza o Executivo Municipal abrir Crédito Especial na Lei Orçamentária Anual de 2026, no valor de R$ 4.147,20 (quatro mil, cento e quarenta e sete reais e vinte centavos).</t>
+  </si>
+  <si>
+    <t>1027</t>
+  </si>
+  <si>
+    <t>2084</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1027/projeto_de_lei_no_2.084-2026.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR POR PRAZO DETERMINADO, EM RAZÃO DE EXCEPCIONAL INTERESSE PÚBLICO, UM ARTESÃO E DÁ OUTRAS PROVIDENCIAS.</t>
+  </si>
+  <si>
+    <t>1028</t>
+  </si>
+  <si>
+    <t>2085</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1028/projeto_de_lei_no_2.085-2026.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR POR PRAZO DETERMINADO, EM RAZÃO DE EXCEPCIONAL INTERESSE PÚBLICO, UM ENFERMEIRO E DÁ OUTRAS PROVIDENCIAS.</t>
+  </si>
+  <si>
+    <t>1029</t>
+  </si>
+  <si>
+    <t>2086</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1029/projeto_de_lei_no_2.086-2026.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR POR PRAZO DETERMINADO, EM RAZÃO DE EXCEPCIONAL INTERESSE PÚBLICO, UM TECNÓLOGO EM PRÁTICAS INTEGRATIVAS E COMPLEMENTARES EM SAÚDE - PICS E DÁ OUTRAS PROVIDENCIAS.</t>
+  </si>
+  <si>
+    <t>1030</t>
+  </si>
+  <si>
+    <t>2087</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1030/projeto_de_lei_no_2.087-2026.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL А CONTRATAR POR PRAZO DETERMINADO, EM RAZÃO DE EXCEPCIONAL INTERESSE PÚBLICO, UM VISITADOR DO PIM E DÁ OUTRAS PROVIDENCIAS.</t>
+  </si>
+  <si>
+    <t>1031</t>
+  </si>
+  <si>
+    <t>2088</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1031/projeto_de_lei_no_2.088-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a alterar a carga horária e a remuneração do Contrato Administrativo n° 09/2026 de Professor de Música, autorizado pela Lei Municipal nº 2.077/2026 de 16 de janeiro de 2026.</t>
+  </si>
+  <si>
+    <t>1032</t>
+  </si>
+  <si>
+    <t>2089</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1032/projeto_de_lei_no_2.089-2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A COBRANÇA DE CONTRIBUIÇÃO DE MELHORIA NA EXECUÇÃO DE OBRAS PÚBLICAS DE PAVIMENTAÇÃO QUE ENUMERA.</t>
+  </si>
+  <si>
+    <t>1033</t>
+  </si>
+  <si>
+    <t>2090</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1033/projeto_de_lei_no_2.090-2026.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR OPERAÇÃO DE CRÉDITО COM A CAIXA ECONÔMICA FEDERAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1034</t>
+  </si>
+  <si>
+    <t>2091</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1034/projeto_de_lei_no_2.091-2026.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE REAJUSTE AO VALOR DO AUXILIO ALIMENTAÇÃO DOS SERVIDORES PÚBLICOS MUNICIPAIS DE LAGOA BONITA DO SUL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1039</t>
+  </si>
+  <si>
+    <t>2092</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1039/projeto_de_lei_no_2.092-2026.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REALIZAR CONTRATAÇÃO POR TEMPO DETERMINADO PARA ATENDER NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO, DE FACILITADOR DE OFICINA DE ATIVIDADES MANUAIS (ARTES), E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1040</t>
+  </si>
+  <si>
+    <t>2093</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1040/projeto_de_lei_no_2.093-2026.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR POR PRAZO DETERMINADO, EM RAZÃO DE EXCEPCIONAL INTERESSE PÚBLICO, DOIS NUTRICIONISTAS E DÁ OUTRAS PROVIDENCIAS.</t>
+  </si>
+  <si>
+    <t>1023</t>
+  </si>
+  <si>
+    <t>VT</t>
+  </si>
+  <si>
+    <t>Veto</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1023/mensagem_de_veto_projeto_002_-_2026.pdf</t>
+  </si>
+  <si>
+    <t>Comunico a Vossas Excelências que, nos termos do artigo do art. 45, § 1º da Lei Orgânica Municipal, decidi vetar integralmente o Projeto de Lei Legislativo nº 002/2026, de 24 de fevereiro de 2026, que “Institui a Política Municipal de Promoção da Saúde Mental, Prevenção do Sofrimento Psíquico e do Suicídio, e dá outras providências”, pelas razões de inconstitucionalidade e contrariedade ao interesse público que passo a expor.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -972,66 +1248,66 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1001/mocao_de_reconhecimento_no_001-2026_-_debora.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/975/pedido_informacao_001-2026_-_janaina.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1000/pedido_informacao_002-2026_-_janaina.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/972/indicacao_no_001-2026_-_janaina.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/973/indicacao_no_002-2026_-_gilsemar.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/974/indicacao_no_003-2026_-_vinicius.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/976/indicacao_no_004-2026_-_janaina.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/977/indicacao_no_005-2026_-_claudiomiro.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/995/indicacao_no_006-2026_ezequiel.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/996/indicacao_no_007-2026_ezequiel.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/997/indicacao_no_008-2026_-_janaina.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/998/indicacao_no_009-2026_-_claudiomiro.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/999/indicacao_no_010-2026_-_claudiomiro.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1011/indicacao_no_011-2026_ezequiel.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1012/indicacao_no_012-2026_-_gilsemar.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1013/indicacao_no_013-2026_-_debora.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/988/projeto_de_lei_001-2026_-_aumento_real.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1002/projeto_de_lei_legislativo_002-2026-_janaina.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1018/projeto_de_lei_legislativo_003-2026-_janaina.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/978/projeto_de_lei_no_2.055-2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/979/projeto_de_lei_no_2.056-2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/980/projeto_de_lei_no_2.057-2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/981/projeto_de_lei_no_2.058-2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/982/projeto_de_lei_no_2.059-2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/983/projeto_de_lei_no_2.060-2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/984/projeto_de_lei_no_2.061-2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/985/projeto_de_lei_no_2.062-2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/986/projeto_de_lei_no_2.063-2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/989/projeto_de_lei_no_2.064-2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/990/projeto_de_lei_no_2.065-2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/991/projeto_de_lei_no_2.066-2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/992/projeto_de_lei_no_2.067-2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/993/projeto_de_lei_no_2.068-2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/994/projeto_de_lei_no_2.069-2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1003/projeto_de_lei_no_2.070-2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1004/projeto_2071_-_contratacao_de_monitores_de_educacao_infantil.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1005/projeto_de_lei_no_2.072-2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1006/projeto_de_lei_no_2.073-2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1007/projeto_de_lei_no_2.074-2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1008/projeto_de_lei_no_2.075-2026.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1009/projeto_de_lei_no_2.076-2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1010/projeto_de_lei_no_2.077-2026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1014/projeto_de_lei_no_2.078-2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1015/projeto_de_lei_no_2.079-2026.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1016/projeto_de_lei_no_2.080-2026.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1017/projeto_de_lei_no_2.081-2026.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1001/mocao_de_reconhecimento_no_001-2026_-_debora.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/975/pedido_informacao_001-2026_-_janaina.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1000/pedido_informacao_002-2026_-_janaina.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1041/pedido_de_providencia_001-2026_-vinicius.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/972/indicacao_no_001-2026_-_janaina.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/973/indicacao_no_002-2026_-_gilsemar.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/974/indicacao_no_003-2026_-_vinicius.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/976/indicacao_no_004-2026_-_janaina.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/977/indicacao_no_005-2026_-_claudiomiro.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/995/indicacao_no_006-2026_ezequiel.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/996/indicacao_no_007-2026_ezequiel.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/997/indicacao_no_008-2026_-_janaina.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/998/indicacao_no_009-2026_-_claudiomiro.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/999/indicacao_no_010-2026_-_claudiomiro.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1011/indicacao_no_011-2026_ezequiel.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1012/indicacao_no_012-2026_-_gilsemar.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1013/indicacao_no_013-2026_-_debora.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1022/indicacao_no_014-2026_-_debora.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1025/indicacao_no_015-2026_-_vinicius.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1026/indicacao_no_016-2026_-_claudiomiro.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1036/indicacao_no_017-2026_-_debora.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1037/indicacao_no_018-2026_-_vinicius.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1038/indicacao_no_019-2026_-_claudiomiro.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1024/projeto_de_resolucao_no_001-2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/988/projeto_de_lei_001-2026_-_aumento_real.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1002/projeto_de_lei_legislativo_002-2026-_janaina.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1018/projeto_de_lei_legislativo_003-2026-_janaina.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1035/projeto_de_lei_legislativo_004-2026_-_vale_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/978/projeto_de_lei_no_2.055-2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/979/projeto_de_lei_no_2.056-2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/980/projeto_de_lei_no_2.057-2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/981/projeto_de_lei_no_2.058-2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/982/projeto_de_lei_no_2.059-2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/983/projeto_de_lei_no_2.060-2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/984/projeto_de_lei_no_2.061-2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/985/projeto_de_lei_no_2.062-2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/986/projeto_de_lei_no_2.063-2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/989/projeto_de_lei_no_2.064-2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/990/projeto_de_lei_no_2.065-2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/991/projeto_de_lei_no_2.066-2026.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/992/projeto_de_lei_no_2.067-2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/993/projeto_de_lei_no_2.068-2026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/994/projeto_de_lei_no_2.069-2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1003/projeto_de_lei_no_2.070-2026.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1004/projeto_2071_-_contratacao_de_monitores_de_educacao_infantil.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1005/projeto_de_lei_no_2.072-2026.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1006/projeto_de_lei_no_2.073-2026.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1007/projeto_de_lei_no_2.074-2026.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1008/projeto_de_lei_no_2.075-2026.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1009/projeto_de_lei_no_2.076-2026.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1010/projeto_de_lei_no_2.077-2026.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1014/projeto_de_lei_no_2.078-2026.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1015/projeto_de_lei_no_2.079-2026.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1016/projeto_de_lei_no_2.080-2026.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1017/projeto_de_lei_no_2.081-2026.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1020/projeto_de_lei_no_2.082-2026.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1021/projeto_de_lei_no_2.083-2026.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1027/projeto_de_lei_no_2.084-2026.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1028/projeto_de_lei_no_2.085-2026.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1029/projeto_de_lei_no_2.086-2026.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1030/projeto_de_lei_no_2.087-2026.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1031/projeto_de_lei_no_2.088-2026.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1032/projeto_de_lei_no_2.089-2026.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1033/projeto_de_lei_no_2.090-2026.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1034/projeto_de_lei_no_2.091-2026.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1039/projeto_de_lei_no_2.092-2026.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1040/projeto_de_lei_no_2.093-2026.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1023/mensagem_de_veto_projeto_002_-_2026.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H47"/>
+  <dimension ref="A1:H69"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="41.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="20" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="50.28515625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="140.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -1113,1199 +1389,1793 @@
       </c>
       <c r="G4" s="1" t="s">
         <v>24</v>
       </c>
       <c r="H4" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
         <v>26</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
         <v>10</v>
       </c>
       <c r="D5" t="s">
         <v>27</v>
       </c>
       <c r="E5" t="s">
         <v>28</v>
       </c>
       <c r="F5" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="H5" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
-        <v>23</v>
+        <v>10</v>
       </c>
       <c r="D6" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="E6" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="F6" t="s">
-        <v>32</v>
+        <v>19</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="H6" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
-        <v>36</v>
+        <v>23</v>
       </c>
       <c r="D7" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="E7" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="F7" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="H7" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D8" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="E8" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="F8" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="H8" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D9" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="E9" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="F9" t="s">
-        <v>46</v>
+        <v>19</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>47</v>
       </c>
       <c r="H9" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
         <v>49</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
         <v>50</v>
       </c>
       <c r="D10" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="E10" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="F10" t="s">
         <v>51</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>52</v>
       </c>
       <c r="H10" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
         <v>54</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
         <v>55</v>
       </c>
       <c r="D11" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="E11" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="F11" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="H11" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D12" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="E12" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="F12" t="s">
-        <v>19</v>
+        <v>56</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="H12" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D13" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="E13" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="F13" t="s">
-        <v>46</v>
+        <v>19</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="H13" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D14" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="E14" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="F14" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="H14" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D15" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="E15" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="F15" t="s">
         <v>51</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="H15" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D16" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="E16" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="F16" t="s">
-        <v>32</v>
+        <v>56</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="H16" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D17" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="E17" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="F17" t="s">
-        <v>13</v>
+        <v>38</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="H17" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>10</v>
+        <v>84</v>
       </c>
       <c r="D18" t="s">
-        <v>83</v>
+        <v>33</v>
       </c>
       <c r="E18" t="s">
-        <v>84</v>
+        <v>34</v>
       </c>
       <c r="F18" t="s">
+        <v>13</v>
+      </c>
+      <c r="G18" s="1" t="s">
         <v>85</v>
       </c>
-      <c r="G18" s="1" t="s">
+      <c r="H18" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
+        <v>87</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
         <v>88</v>
       </c>
-      <c r="B19" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D19" t="s">
-        <v>83</v>
+        <v>33</v>
       </c>
       <c r="E19" t="s">
-        <v>84</v>
+        <v>34</v>
       </c>
       <c r="F19" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>89</v>
       </c>
       <c r="H19" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
         <v>91</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>36</v>
+        <v>92</v>
       </c>
       <c r="D20" t="s">
-        <v>83</v>
+        <v>33</v>
       </c>
       <c r="E20" t="s">
-        <v>84</v>
+        <v>34</v>
       </c>
       <c r="F20" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="H20" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="D21" t="s">
-        <v>96</v>
+        <v>33</v>
       </c>
       <c r="E21" t="s">
+        <v>34</v>
+      </c>
+      <c r="F21" t="s">
+        <v>51</v>
+      </c>
+      <c r="G21" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="F21" t="s">
+      <c r="H21" t="s">
         <v>98</v>
-      </c>
-[...4 lines deleted...]
-        <v>100</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
+        <v>99</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>100</v>
+      </c>
+      <c r="D22" t="s">
+        <v>33</v>
+      </c>
+      <c r="E22" t="s">
+        <v>34</v>
+      </c>
+      <c r="F22" t="s">
+        <v>13</v>
+      </c>
+      <c r="G22" s="1" t="s">
         <v>101</v>
       </c>
-      <c r="B22" t="s">
-[...2 lines deleted...]
-      <c r="C22" t="s">
+      <c r="H22" t="s">
         <v>102</v>
-      </c>
-[...13 lines deleted...]
-        <v>104</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
+        <v>103</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>104</v>
+      </c>
+      <c r="D23" t="s">
+        <v>33</v>
+      </c>
+      <c r="E23" t="s">
+        <v>34</v>
+      </c>
+      <c r="F23" t="s">
+        <v>29</v>
+      </c>
+      <c r="G23" s="1" t="s">
         <v>105</v>
       </c>
-      <c r="B23" t="s">
-[...2 lines deleted...]
-      <c r="C23" t="s">
+      <c r="H23" t="s">
         <v>106</v>
-      </c>
-[...13 lines deleted...]
-        <v>108</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
+        <v>107</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>108</v>
+      </c>
+      <c r="D24" t="s">
+        <v>33</v>
+      </c>
+      <c r="E24" t="s">
+        <v>34</v>
+      </c>
+      <c r="F24" t="s">
+        <v>51</v>
+      </c>
+      <c r="G24" s="1" t="s">
         <v>109</v>
       </c>
-      <c r="B24" t="s">
-[...2 lines deleted...]
-      <c r="C24" t="s">
+      <c r="H24" t="s">
         <v>110</v>
-      </c>
-[...13 lines deleted...]
-        <v>112</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
+        <v>111</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>10</v>
+      </c>
+      <c r="D25" t="s">
+        <v>112</v>
+      </c>
+      <c r="E25" t="s">
         <v>113</v>
       </c>
-      <c r="B25" t="s">
-[...2 lines deleted...]
-      <c r="C25" t="s">
+      <c r="F25" t="s">
         <v>114</v>
-      </c>
-[...7 lines deleted...]
-        <v>98</v>
       </c>
       <c r="G25" s="1" t="s">
         <v>115</v>
       </c>
       <c r="H25" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
         <v>117</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
+        <v>10</v>
+      </c>
+      <c r="D26" t="s">
         <v>118</v>
       </c>
-      <c r="D26" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E26" t="s">
-        <v>97</v>
+        <v>119</v>
       </c>
       <c r="F26" t="s">
-        <v>98</v>
+        <v>120</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="H26" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>122</v>
+        <v>23</v>
       </c>
       <c r="D27" t="s">
-        <v>96</v>
+        <v>118</v>
       </c>
       <c r="E27" t="s">
-        <v>97</v>
+        <v>119</v>
       </c>
       <c r="F27" t="s">
-        <v>98</v>
+        <v>19</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="H27" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>126</v>
+        <v>42</v>
       </c>
       <c r="D28" t="s">
-        <v>96</v>
+        <v>118</v>
       </c>
       <c r="E28" t="s">
-        <v>97</v>
+        <v>119</v>
       </c>
       <c r="F28" t="s">
-        <v>98</v>
+        <v>19</v>
       </c>
       <c r="G28" s="1" t="s">
         <v>127</v>
       </c>
       <c r="H28" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
         <v>129</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
+        <v>46</v>
+      </c>
+      <c r="D29" t="s">
+        <v>118</v>
+      </c>
+      <c r="E29" t="s">
+        <v>119</v>
+      </c>
+      <c r="F29" t="s">
+        <v>120</v>
+      </c>
+      <c r="G29" s="1" t="s">
         <v>130</v>
       </c>
-      <c r="D29" t="s">
-[...8 lines deleted...]
-      <c r="G29" s="1" t="s">
+      <c r="H29" t="s">
         <v>131</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
+        <v>132</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
         <v>133</v>
       </c>
-      <c r="B30" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D30" t="s">
-        <v>96</v>
+        <v>134</v>
       </c>
       <c r="E30" t="s">
-        <v>97</v>
+        <v>135</v>
       </c>
       <c r="F30" t="s">
-        <v>98</v>
+        <v>136</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="H30" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="D31" t="s">
-        <v>96</v>
+        <v>134</v>
       </c>
       <c r="E31" t="s">
-        <v>97</v>
+        <v>135</v>
       </c>
       <c r="F31" t="s">
-        <v>98</v>
+        <v>136</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="H31" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="D32" t="s">
-        <v>96</v>
+        <v>134</v>
       </c>
       <c r="E32" t="s">
-        <v>97</v>
+        <v>135</v>
       </c>
       <c r="F32" t="s">
-        <v>98</v>
+        <v>136</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="H32" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="D33" t="s">
-        <v>96</v>
+        <v>134</v>
       </c>
       <c r="E33" t="s">
-        <v>97</v>
+        <v>135</v>
       </c>
       <c r="F33" t="s">
-        <v>98</v>
+        <v>136</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="H33" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="D34" t="s">
-        <v>96</v>
+        <v>134</v>
       </c>
       <c r="E34" t="s">
-        <v>97</v>
+        <v>135</v>
       </c>
       <c r="F34" t="s">
-        <v>98</v>
+        <v>136</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="H34" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="D35" t="s">
-        <v>96</v>
+        <v>134</v>
       </c>
       <c r="E35" t="s">
-        <v>97</v>
+        <v>135</v>
       </c>
       <c r="F35" t="s">
-        <v>98</v>
+        <v>136</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="H35" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="D36" t="s">
-        <v>96</v>
+        <v>134</v>
       </c>
       <c r="E36" t="s">
-        <v>97</v>
+        <v>135</v>
       </c>
       <c r="F36" t="s">
-        <v>98</v>
+        <v>136</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="H36" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="D37" t="s">
-        <v>96</v>
+        <v>134</v>
       </c>
       <c r="E37" t="s">
-        <v>97</v>
+        <v>135</v>
       </c>
       <c r="F37" t="s">
-        <v>98</v>
+        <v>136</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="H37" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="D38" t="s">
-        <v>96</v>
+        <v>134</v>
       </c>
       <c r="E38" t="s">
-        <v>97</v>
+        <v>135</v>
       </c>
       <c r="F38" t="s">
-        <v>98</v>
+        <v>136</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="H38" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="D39" t="s">
-        <v>96</v>
+        <v>134</v>
       </c>
       <c r="E39" t="s">
-        <v>97</v>
+        <v>135</v>
       </c>
       <c r="F39" t="s">
-        <v>98</v>
+        <v>136</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="H39" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="D40" t="s">
-        <v>96</v>
+        <v>134</v>
       </c>
       <c r="E40" t="s">
-        <v>97</v>
+        <v>135</v>
       </c>
       <c r="F40" t="s">
-        <v>98</v>
+        <v>136</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="H40" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="D41" t="s">
-        <v>96</v>
+        <v>134</v>
       </c>
       <c r="E41" t="s">
-        <v>97</v>
+        <v>135</v>
       </c>
       <c r="F41" t="s">
-        <v>98</v>
+        <v>136</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="H41" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="D42" t="s">
-        <v>96</v>
+        <v>134</v>
       </c>
       <c r="E42" t="s">
-        <v>97</v>
+        <v>135</v>
       </c>
       <c r="F42" t="s">
-        <v>98</v>
+        <v>136</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="H42" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="D43" t="s">
-        <v>96</v>
+        <v>134</v>
       </c>
       <c r="E43" t="s">
-        <v>97</v>
+        <v>135</v>
       </c>
       <c r="F43" t="s">
-        <v>98</v>
+        <v>136</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="H43" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="D44" t="s">
-        <v>96</v>
+        <v>134</v>
       </c>
       <c r="E44" t="s">
-        <v>97</v>
+        <v>135</v>
       </c>
       <c r="F44" t="s">
-        <v>98</v>
+        <v>136</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="H44" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="D45" t="s">
-        <v>96</v>
+        <v>134</v>
       </c>
       <c r="E45" t="s">
-        <v>97</v>
+        <v>135</v>
       </c>
       <c r="F45" t="s">
-        <v>98</v>
+        <v>136</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="H45" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="D46" t="s">
-        <v>96</v>
+        <v>134</v>
       </c>
       <c r="E46" t="s">
-        <v>97</v>
+        <v>135</v>
       </c>
       <c r="F46" t="s">
-        <v>98</v>
+        <v>136</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="H46" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="D47" t="s">
-        <v>96</v>
+        <v>134</v>
       </c>
       <c r="E47" t="s">
-        <v>97</v>
+        <v>135</v>
       </c>
       <c r="F47" t="s">
-        <v>98</v>
+        <v>136</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="H47" t="s">
-        <v>204</v>
+        <v>206</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>207</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>208</v>
+      </c>
+      <c r="D48" t="s">
+        <v>134</v>
+      </c>
+      <c r="E48" t="s">
+        <v>135</v>
+      </c>
+      <c r="F48" t="s">
+        <v>136</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="H48" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>211</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>212</v>
+      </c>
+      <c r="D49" t="s">
+        <v>134</v>
+      </c>
+      <c r="E49" t="s">
+        <v>135</v>
+      </c>
+      <c r="F49" t="s">
+        <v>136</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="H49" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>215</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>216</v>
+      </c>
+      <c r="D50" t="s">
+        <v>134</v>
+      </c>
+      <c r="E50" t="s">
+        <v>135</v>
+      </c>
+      <c r="F50" t="s">
+        <v>136</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="H50" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>219</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>220</v>
+      </c>
+      <c r="D51" t="s">
+        <v>134</v>
+      </c>
+      <c r="E51" t="s">
+        <v>135</v>
+      </c>
+      <c r="F51" t="s">
+        <v>136</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="H51" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>223</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>224</v>
+      </c>
+      <c r="D52" t="s">
+        <v>134</v>
+      </c>
+      <c r="E52" t="s">
+        <v>135</v>
+      </c>
+      <c r="F52" t="s">
+        <v>136</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="H52" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>227</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>228</v>
+      </c>
+      <c r="D53" t="s">
+        <v>134</v>
+      </c>
+      <c r="E53" t="s">
+        <v>135</v>
+      </c>
+      <c r="F53" t="s">
+        <v>136</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="H53" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>231</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>232</v>
+      </c>
+      <c r="D54" t="s">
+        <v>134</v>
+      </c>
+      <c r="E54" t="s">
+        <v>135</v>
+      </c>
+      <c r="F54" t="s">
+        <v>136</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="H54" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>235</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>236</v>
+      </c>
+      <c r="D55" t="s">
+        <v>134</v>
+      </c>
+      <c r="E55" t="s">
+        <v>135</v>
+      </c>
+      <c r="F55" t="s">
+        <v>136</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="H55" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>239</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>240</v>
+      </c>
+      <c r="D56" t="s">
+        <v>134</v>
+      </c>
+      <c r="E56" t="s">
+        <v>135</v>
+      </c>
+      <c r="F56" t="s">
+        <v>136</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="H56" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>243</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>244</v>
+      </c>
+      <c r="D57" t="s">
+        <v>134</v>
+      </c>
+      <c r="E57" t="s">
+        <v>135</v>
+      </c>
+      <c r="F57" t="s">
+        <v>245</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="H57" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>248</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>249</v>
+      </c>
+      <c r="D58" t="s">
+        <v>134</v>
+      </c>
+      <c r="E58" t="s">
+        <v>135</v>
+      </c>
+      <c r="F58" t="s">
+        <v>245</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="H58" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>252</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>253</v>
+      </c>
+      <c r="D59" t="s">
+        <v>134</v>
+      </c>
+      <c r="E59" t="s">
+        <v>135</v>
+      </c>
+      <c r="F59" t="s">
+        <v>136</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="H59" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>256</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>257</v>
+      </c>
+      <c r="D60" t="s">
+        <v>134</v>
+      </c>
+      <c r="E60" t="s">
+        <v>135</v>
+      </c>
+      <c r="F60" t="s">
+        <v>136</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="H60" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>260</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>261</v>
+      </c>
+      <c r="D61" t="s">
+        <v>134</v>
+      </c>
+      <c r="E61" t="s">
+        <v>135</v>
+      </c>
+      <c r="F61" t="s">
+        <v>136</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>262</v>
+      </c>
+      <c r="H61" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>264</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>265</v>
+      </c>
+      <c r="D62" t="s">
+        <v>134</v>
+      </c>
+      <c r="E62" t="s">
+        <v>135</v>
+      </c>
+      <c r="F62" t="s">
+        <v>136</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="H62" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>268</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>269</v>
+      </c>
+      <c r="D63" t="s">
+        <v>134</v>
+      </c>
+      <c r="E63" t="s">
+        <v>135</v>
+      </c>
+      <c r="F63" t="s">
+        <v>136</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="H63" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>272</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>273</v>
+      </c>
+      <c r="D64" t="s">
+        <v>134</v>
+      </c>
+      <c r="E64" t="s">
+        <v>135</v>
+      </c>
+      <c r="F64" t="s">
+        <v>136</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="H64" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>276</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>277</v>
+      </c>
+      <c r="D65" t="s">
+        <v>134</v>
+      </c>
+      <c r="E65" t="s">
+        <v>135</v>
+      </c>
+      <c r="F65" t="s">
+        <v>136</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="H65" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>280</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>281</v>
+      </c>
+      <c r="D66" t="s">
+        <v>134</v>
+      </c>
+      <c r="E66" t="s">
+        <v>135</v>
+      </c>
+      <c r="F66" t="s">
+        <v>136</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>282</v>
+      </c>
+      <c r="H66" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>284</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>285</v>
+      </c>
+      <c r="D67" t="s">
+        <v>134</v>
+      </c>
+      <c r="E67" t="s">
+        <v>135</v>
+      </c>
+      <c r="F67" t="s">
+        <v>136</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>286</v>
+      </c>
+      <c r="H67" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>288</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>289</v>
+      </c>
+      <c r="D68" t="s">
+        <v>134</v>
+      </c>
+      <c r="E68" t="s">
+        <v>135</v>
+      </c>
+      <c r="F68" t="s">
+        <v>136</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H68" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>292</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>10</v>
+      </c>
+      <c r="D69" t="s">
+        <v>293</v>
+      </c>
+      <c r="E69" t="s">
+        <v>294</v>
+      </c>
+      <c r="F69" t="s">
+        <v>136</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>295</v>
+      </c>
+      <c r="H69" t="s">
+        <v>296</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
     <hyperlink ref="G23" r:id="rId22"/>
     <hyperlink ref="G24" r:id="rId23"/>
     <hyperlink ref="G25" r:id="rId24"/>
     <hyperlink ref="G26" r:id="rId25"/>
     <hyperlink ref="G27" r:id="rId26"/>
     <hyperlink ref="G28" r:id="rId27"/>
     <hyperlink ref="G29" r:id="rId28"/>
     <hyperlink ref="G30" r:id="rId29"/>
     <hyperlink ref="G31" r:id="rId30"/>
     <hyperlink ref="G32" r:id="rId31"/>
     <hyperlink ref="G33" r:id="rId32"/>
     <hyperlink ref="G34" r:id="rId33"/>
     <hyperlink ref="G35" r:id="rId34"/>
     <hyperlink ref="G36" r:id="rId35"/>
     <hyperlink ref="G37" r:id="rId36"/>
     <hyperlink ref="G38" r:id="rId37"/>
     <hyperlink ref="G39" r:id="rId38"/>
     <hyperlink ref="G40" r:id="rId39"/>
     <hyperlink ref="G41" r:id="rId40"/>
     <hyperlink ref="G42" r:id="rId41"/>
     <hyperlink ref="G43" r:id="rId42"/>
     <hyperlink ref="G44" r:id="rId43"/>
     <hyperlink ref="G45" r:id="rId44"/>
     <hyperlink ref="G46" r:id="rId45"/>
     <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>