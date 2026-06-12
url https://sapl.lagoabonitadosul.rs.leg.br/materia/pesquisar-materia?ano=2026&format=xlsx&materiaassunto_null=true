--- v2 (2026-04-27)
+++ v3 (2026-06-12)
@@ -10,148 +10,220 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="552" uniqueCount="297">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="744" uniqueCount="396">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>1052</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>AF</t>
+  </si>
+  <si>
+    <t>Abono de Falta</t>
+  </si>
+  <si>
+    <t>Olavo da Rosa</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1052/abono_de_falta_no_001-2026_-_olavo.pdf</t>
+  </si>
+  <si>
+    <t>O vereador que esta subscreve, após discussão e merecida aprovação, solicita Vossa Excelência o abono da falta no dia 28 de abril de 2026.</t>
+  </si>
+  <si>
     <t>1001</t>
   </si>
   <si>
-    <t>2026</t>
-[...4 lines deleted...]
-  <si>
     <t>MCR</t>
   </si>
   <si>
     <t>Moção de Congratulações e Reconhecimento</t>
   </si>
   <si>
     <t>Debora Busatto</t>
   </si>
   <si>
     <t>http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1001/mocao_de_reconhecimento_no_001-2026_-_debora.pdf</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve, no uso de suas atribuições legais e regimentais, após ouvido o plenário e obtida a devida aprovação, apresenta a presente Moção de Reconhecimento ao atleta de corridas Anderson Hunter.</t>
   </si>
   <si>
+    <t>1065</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>Janaína Freese</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1065/mocao_de_reconhecimento_no_002-2026_-janaina.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que esta subscreve, no uso de suas atribuições legais, após ouvido o plenário e obtida a devida aprovação, solicita a Vossa Excelência que seja encaminhada a presente Moção de Reconhecimento à Enfermeira Maria Cristina Chiapinotto e às Técnicas em Enfermagem Fernanda de Moura Pens e Priscila Eliane Fortes Silveira, pelo relevante trabalho desenvolvido na área da saúde pública do município, especialmente pela dedicação, comprometimento e excelência na condução das ações de imunização que contribuíram para a conquista do Selo Bronze de Certificação do Programa Município Amigo da Vacina.</t>
+  </si>
+  <si>
+    <t>1054</t>
+  </si>
+  <si>
+    <t>MA</t>
+  </si>
+  <si>
+    <t>Moção de Apoio</t>
+  </si>
+  <si>
+    <t>Ezequiel Tavares, Antonio Lovatto Possebon, Carlos Alexandre Lyra, Debora Busatto, Gilsemar Honnef, Janaína Freese, Olavo da Rosa, Sandra Palhano Ceschini, Vinícius Alfredo Neu</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1054/mocao_de_apoio_001-2026_-_ezequiel.pdf</t>
+  </si>
+  <si>
+    <t>Os vereadores que abaixo assinam, por iniciativa do Vereador Ezequiel Tavares, no uso de suas atribuições legais e regimentais, manifestam, por meio desta Moção de Apoio, ao pleito de chamamento dos candidatos aprovados excedentes no processo seletivo para o Curso de Formação de Sargentos da Brigada Militar, considerando a relevância da valorização da segurança pública, da economicidade administrativa e da necessidade de recomposição do efetivo da corporação.</t>
+  </si>
+  <si>
+    <t>1058</t>
+  </si>
+  <si>
+    <t>MR</t>
+  </si>
+  <si>
+    <t>Moção de Repúdio</t>
+  </si>
+  <si>
+    <t>Gilsemar Honnef, Antonio Lovatto Possebon, Carlos Alexandre Lyra, Debora Busatto, Ezequiel Tavares, Janaína Freese, Olavo da Rosa, Sandra Palhano Ceschini, Vinícius Alfredo Neu</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1058/mocao_de_repudio_001-2026-gilsemar.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Gilsemar Honnef juntamente com os demais Vereadores que esta subscrevem, vem por meio desta, na forma regimental, apresentar MOÇÃO DE REPÚDIO às empresas fumageiras, diante do pouco interesse demonstrado na aquisição da produção de fumo dos agricultores do município e da região.</t>
+  </si>
+  <si>
     <t>975</t>
   </si>
   <si>
     <t>PI</t>
   </si>
   <si>
     <t>Pedido de Informação</t>
   </si>
   <si>
-    <t>Janaína Freese</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/975/pedido_informacao_001-2026_-_janaina.pdf</t>
   </si>
   <si>
     <t>A Vereadora que o presente subscreve, no uso de suas atribuições legais e regimentais, com fundamento na função fiscalizatória do Poder Legislativo, REQUER que seja encaminhado ao Poder Executivo Municipal o presente PEDIDO DE INFORMAÇÕES, referente aos convênios, contratos e instrumentos jurídicos firmados pelo Município relacionados à prestação dos serviços de saneamento básico, especialmente aqueles vinculados à Companhia Riograndense de Saneamento – CORSAN ou à empresa que atualmente a sucedeu.</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
-    <t>2</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1000/pedido_informacao_002-2026_-_janaina.pdf</t>
   </si>
   <si>
     <t>A Vereadora que o presente subscreve, no uso de suas atribuições legais e regimentais, com fundamento na função fiscalizatória do Poder Legislativo, REQUER que seja encaminhado ao Poder Executivo Municipal o presente PEDIDOS DE INFORMAÇÕES, referente ações educativas referentes à prevenção da violência contra a mulher, Lei Maria da Penha e conscientização sobre feminicídio nas unidades escolares.</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
     <t>PP</t>
   </si>
   <si>
     <t>Pedido de Providência</t>
   </si>
   <si>
     <t>Vinícius Alfredo Neu</t>
   </si>
   <si>
     <t>http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1041/pedido_de_providencia_001-2026_-vinicius.pdf</t>
   </si>
   <si>
     <t>Para que seja realizado, com a maior brevidade possível, a recuperação da estrada “Canto da Loreni”, que dá acesso à Linha Alta.</t>
   </si>
   <si>
+    <t>1045</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1045/pedido_de_providencia_002-2026_-debora.pdf</t>
+  </si>
+  <si>
+    <t>Para que sejam tomadas providências urgentes quanto à falta de iluminação pública na comunidade de Lagoa Baixada.</t>
+  </si>
+  <si>
     <t>972</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/972/indicacao_no_001-2026_-_janaina.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo Municipal estude a viabilidade e a adoção de medidas administrativas e legais para que o Município contrate empresa terceirizada especializada na produção de silagem, com o objetivo de subsidiar 50% (cinquenta por cento) do valor da hora/máquina permanecendo o valor restante sob responsabilidade do produtor beneficiado do município.</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
     <t>Gilsemar Honnef</t>
   </si>
   <si>
     <t>http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/973/indicacao_no_002-2026_-_gilsemar.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo Municipal encaminhe ao setor competente, para que seja feita a recuperação da estrada de Linha Rathke, em Várzea Grande.</t>
@@ -345,80 +417,197 @@
   <si>
     <t>1037</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1037/indicacao_no_018-2026_-_vinicius.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo Municipal estude a possibilidade de adquirir um novo britador para o município.</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1038/indicacao_no_019-2026_-_claudiomiro.pdf</t>
   </si>
   <si>
     <t>Para que seja feito a recuperação da estrada dos Castilhos em Linha Alta Fundos.</t>
   </si>
   <si>
+    <t>1043</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1043/indicacao_no_020-2026_-_gilsemar.pdf</t>
+  </si>
+  <si>
+    <t>Para que seja realizada a recuperação e patrolamento da estrada de Linha Melchior.</t>
+  </si>
+  <si>
+    <t>1044</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1044/indicacao_no_021-2026_-_debora.pdf</t>
+  </si>
+  <si>
+    <t>Para que faça a troca de uma lâmpada em poste localizado na propriedade do Sr. José Luiz Castilhos, em Arroio Grande.</t>
+  </si>
+  <si>
+    <t>1046</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1046/indicacao_no_022-2026_ezequiel.pdf</t>
+  </si>
+  <si>
+    <t>Para que o Executivo Municipal, encaminhe a Secretaria competente para que estude a possibilidade de implantação de sinalização redutora de velocidade nas proximidades do Posto de Saúde, bem como a instalação de faixa de pedestres em frente ao referido local.</t>
+  </si>
+  <si>
+    <t>1059</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1059/indicacao_no_023-2026_-_vinicius.pdf</t>
+  </si>
+  <si>
+    <t>Para que seja realizada a reforma da ponte de madeira localizada na comunidade de Várzea Grande, que dá acesso às propriedades dos moradores Toni Ramos, Nilda Raddatz, Roniberto Bach e Chico Moser.</t>
+  </si>
+  <si>
+    <t>1060</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1060/indicacao_no_024-2026_-_vinicius.pdf</t>
+  </si>
+  <si>
+    <t>Para que seja realizado um bueiro na comunidade de Várzea Grande, na estrada que dá acesso à propriedade do senhor Gilson Dornelles.</t>
+  </si>
+  <si>
+    <t>1061</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1061/indicacao_no_025-2026_-_gilsemar.pdf</t>
+  </si>
+  <si>
+    <t>Para que o Poder Executivo Municipal encaminhe um Projeto de Lei visando instituir o pagamento do Incentivo Financeiro Adicional (IFA) aos Agentes Comunitários de Saúde (ACS) e aos Agentes de Combate às Endemias (ACE) do Município.</t>
+  </si>
+  <si>
+    <t>1062</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>Carlos Alexandre Lyra</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1062/indicacao_no_026-2026_-_alexandre.pdf</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo Municipal, por meio da Secretaria competente, estude a viabilidade de realizar a aquisição de uma Varredora Coletora Acoplável a Trator, destinada à limpeza e manutenção das vias públicas, praças, parques, pátios e demais espaços públicos do Município.</t>
+  </si>
+  <si>
+    <t>1063</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1063/indicacao_no_027-2026_-_debora.pdf</t>
+  </si>
+  <si>
+    <t>Para que o Executivo Municipal estude a possibilidade de ampliar a estrutura dos banheiros do Pavilhão de Festas e Eventos do Parque Municipal de Eventos de Lagoa Bonita do Sul.</t>
+  </si>
+  <si>
+    <t>1064</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1064/indicacao_no_028-2026_-_vinicius.pdf</t>
+  </si>
+  <si>
+    <t>Para que sejam realizados serviços de patrolamento nas estradas da localidade de Várzea Grande, bem como o cascalhamento dos pontos mais necessitados, especialmente aqueles que sofreram danos em decorrência das fortes chuvas ocorridas nos últimos dias.</t>
+  </si>
+  <si>
     <t>1024</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Carlos Alexandre Lyra, Debora Busatto, Ezequiel Tavares</t>
   </si>
   <si>
     <t>http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1024/projeto_de_resolucao_no_001-2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste de diárias dos vereadores e servidores do Poder Legislativo do Município de Lagoa Bonita do Sul/RS, para o exercício de 2026, em atendimento a previsão das resoluções nº 002 e nº 003 de 2022.</t>
   </si>
   <si>
+    <t>1053</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1053/projeto_de_resolucao_no_002-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a indenização por uso de veículo particular por servidores e vereadores do Poder Legislativo do Município de Lagoa Bonita do Sul.</t>
+  </si>
+  <si>
     <t>988</t>
   </si>
   <si>
     <t>PL-L</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
-    <t>Carlos Alexandre Lyra</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/988/projeto_de_lei_001-2026_-_aumento_real.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de Aumento Real aos servidores do Poder Legislativo Municipal.</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
     <t>http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1002/projeto_de_lei_legislativo_002-2026-_janaina.pdf</t>
   </si>
   <si>
     <t>INSTITUI A POLÍTICA MUNICIPAL DE PROMOÇÃO DA SAÚDE MENTAL, PREVENÇÃO DO SOFRIMENTO PSÍQUICO E DO SUICÍDIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
     <t>http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1018/projeto_de_lei_legislativo_003-2026-_janaina.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA MUNICIPAL DE PREVENÇÃO E CONSCIENTIZAÇÃO SOBRE A VIOLÊNCIA CONTRA A MULHER, COM AÇÕES EDUCATIVAS NAS ESCOLAS DA REDE PÚBLICA DE ENSINO, INSPIRADO NOS PRINCÍPIOS DA LEI FEDERAL Nº 11.340/2006 – LEI MARIA DA PENHA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1035</t>
@@ -886,50 +1075,158 @@
     <t>CONCEDE REAJUSTE AO VALOR DO AUXILIO ALIMENTAÇÃO DOS SERVIDORES PÚBLICOS MUNICIPAIS DE LAGOA BONITA DO SUL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
     <t>2092</t>
   </si>
   <si>
     <t>http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1039/projeto_de_lei_no_2.092-2026.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REALIZAR CONTRATAÇÃO POR TEMPO DETERMINADO PARA ATENDER NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO, DE FACILITADOR DE OFICINA DE ATIVIDADES MANUAIS (ARTES), E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
     <t>2093</t>
   </si>
   <si>
     <t>http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1040/projeto_de_lei_no_2.093-2026.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR POR PRAZO DETERMINADO, EM RAZÃO DE EXCEPCIONAL INTERESSE PÚBLICO, DOIS NUTRICIONISTAS E DÁ OUTRAS PROVIDENCIAS.</t>
+  </si>
+  <si>
+    <t>1042</t>
+  </si>
+  <si>
+    <t>2094</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1042/projeto_de_lei_no_2.094-2026.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR, POR PRAZO DETERMINADO, EM RAZÃO DE EXCEPCIONAL INTERESSE PÚBLICO, 01 NUTRICIONISTA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1047</t>
+  </si>
+  <si>
+    <t>2095</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1047/projeto_de_lei_no_2.095-2026.pdf</t>
+  </si>
+  <si>
+    <t>Inclui AÇÃO no Plano Plurianual de 2026 - 2029, na Lei de Diretrizes Orçamentárias de 2026 e autoriza o Executivo Municipal abrir Crédito Especial na Lei Orçamentária Anual de 2026, no valor de R$ 800.000,00 (oitocentos mil reais).</t>
+  </si>
+  <si>
+    <t>1048</t>
+  </si>
+  <si>
+    <t>2096</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1048/projeto_de_lei_no_2.096-2026.pdf</t>
+  </si>
+  <si>
+    <t>Inclui AÇÃO no Plano Plurianual de 2026 - 2029, na Lei de Diretrizes Orçamentárias de 2026 e autoriza o Executivo Municipal abrir Crédito Especial na Lei Orçamentária Anual de 2026, no valor de R$ 296.515,00 (duzentos e noventa e seis mil e quinhentos e quinze reais).</t>
+  </si>
+  <si>
+    <t>1049</t>
+  </si>
+  <si>
+    <t>2097</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1049/projeto_de_lei_no_2.097-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Executivo Municipal abrir Crédito Suplementar no orçamento de 2026, no valor de R$ 830.069,00 (oitocentos e trinta mil e sessenta e nove reais).</t>
+  </si>
+  <si>
+    <t>1050</t>
+  </si>
+  <si>
+    <t>2098</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1050/projeto_de_lei_no_2.098-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a alterar a carga horária e a remuneração dos Contratos Administrativos nº 07 e 10/2026 de Professor de Educação Física, autorizados pela Lei Municipal nº 2.077/2026 de 16 de janeiro de 2026.</t>
+  </si>
+  <si>
+    <t>1051</t>
+  </si>
+  <si>
+    <t>2099</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1051/projeto_de_lei_no_2.099-2026.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa Municipal de Incentivo à Vacinação "IMUNIZA MAIS!" no município de Lagoa Bonita do Sul, autoriza a premiação por sorteio e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1055</t>
+  </si>
+  <si>
+    <t>2100</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1055/projeto_de_lei_no_2.100-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe acerca da ratificação do protocolo de intenções do Consórcio Nacional para Gestão Climática e Prevenção de Desastres (Conclima) e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1056</t>
+  </si>
+  <si>
+    <t>2101</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1056/projeto_de_lei_no_2.101-2026.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI CAMPANHA PARA AUMENTO DA ARRECADAÇÃO DO MUNICÍPIO E VALORIZAÇÃO DO COMÉRCIO LOCAL, INSTITUI E AUTORIZA PREMIAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1057</t>
+  </si>
+  <si>
+    <t>2102</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1057/projeto_de_lei_no_2.102-2026.pdf</t>
+  </si>
+  <si>
+    <t>Institui a Coordenadoria de Políticas para as Mulheres no âmbito do Município de Lagoa Bonita do Sul/RS, vinculada ao Gabinete do Prefeito, e dá outras providências.</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
     <t>VT</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
     <t>http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1023/mensagem_de_veto_projeto_002_-_2026.pdf</t>
   </si>
   <si>
     <t>Comunico a Vossas Excelências que, nos termos do artigo do art. 45, § 1º da Lei Orgânica Municipal, decidi vetar integralmente o Projeto de Lei Legislativo nº 002/2026, de 24 de fevereiro de 2026, que “Institui a Política Municipal de Promoção da Saúde Mental, Prevenção do Sofrimento Psíquico e do Suicídio, e dá outras providências”, pelas razões de inconstitucionalidade e contrariedade ao interesse público que passo a expor.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -1248,66 +1545,66 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1001/mocao_de_reconhecimento_no_001-2026_-_debora.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/975/pedido_informacao_001-2026_-_janaina.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1000/pedido_informacao_002-2026_-_janaina.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1041/pedido_de_providencia_001-2026_-vinicius.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/972/indicacao_no_001-2026_-_janaina.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/973/indicacao_no_002-2026_-_gilsemar.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/974/indicacao_no_003-2026_-_vinicius.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/976/indicacao_no_004-2026_-_janaina.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/977/indicacao_no_005-2026_-_claudiomiro.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/995/indicacao_no_006-2026_ezequiel.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/996/indicacao_no_007-2026_ezequiel.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/997/indicacao_no_008-2026_-_janaina.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/998/indicacao_no_009-2026_-_claudiomiro.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/999/indicacao_no_010-2026_-_claudiomiro.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1011/indicacao_no_011-2026_ezequiel.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1012/indicacao_no_012-2026_-_gilsemar.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1013/indicacao_no_013-2026_-_debora.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1022/indicacao_no_014-2026_-_debora.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1025/indicacao_no_015-2026_-_vinicius.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1026/indicacao_no_016-2026_-_claudiomiro.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1036/indicacao_no_017-2026_-_debora.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1037/indicacao_no_018-2026_-_vinicius.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1038/indicacao_no_019-2026_-_claudiomiro.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1024/projeto_de_resolucao_no_001-2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/988/projeto_de_lei_001-2026_-_aumento_real.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1002/projeto_de_lei_legislativo_002-2026-_janaina.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1018/projeto_de_lei_legislativo_003-2026-_janaina.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1035/projeto_de_lei_legislativo_004-2026_-_vale_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/978/projeto_de_lei_no_2.055-2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/979/projeto_de_lei_no_2.056-2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/980/projeto_de_lei_no_2.057-2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/981/projeto_de_lei_no_2.058-2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/982/projeto_de_lei_no_2.059-2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/983/projeto_de_lei_no_2.060-2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/984/projeto_de_lei_no_2.061-2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/985/projeto_de_lei_no_2.062-2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/986/projeto_de_lei_no_2.063-2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/989/projeto_de_lei_no_2.064-2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/990/projeto_de_lei_no_2.065-2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/991/projeto_de_lei_no_2.066-2026.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/992/projeto_de_lei_no_2.067-2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/993/projeto_de_lei_no_2.068-2026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/994/projeto_de_lei_no_2.069-2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1003/projeto_de_lei_no_2.070-2026.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1004/projeto_2071_-_contratacao_de_monitores_de_educacao_infantil.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1005/projeto_de_lei_no_2.072-2026.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1006/projeto_de_lei_no_2.073-2026.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1007/projeto_de_lei_no_2.074-2026.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1008/projeto_de_lei_no_2.075-2026.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1009/projeto_de_lei_no_2.076-2026.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1010/projeto_de_lei_no_2.077-2026.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1014/projeto_de_lei_no_2.078-2026.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1015/projeto_de_lei_no_2.079-2026.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1016/projeto_de_lei_no_2.080-2026.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1017/projeto_de_lei_no_2.081-2026.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1020/projeto_de_lei_no_2.082-2026.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1021/projeto_de_lei_no_2.083-2026.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1027/projeto_de_lei_no_2.084-2026.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1028/projeto_de_lei_no_2.085-2026.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1029/projeto_de_lei_no_2.086-2026.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1030/projeto_de_lei_no_2.087-2026.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1031/projeto_de_lei_no_2.088-2026.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1032/projeto_de_lei_no_2.089-2026.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1033/projeto_de_lei_no_2.090-2026.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1034/projeto_de_lei_no_2.091-2026.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1039/projeto_de_lei_no_2.092-2026.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1040/projeto_de_lei_no_2.093-2026.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1023/mensagem_de_veto_projeto_002_-_2026.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1052/abono_de_falta_no_001-2026_-_olavo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1001/mocao_de_reconhecimento_no_001-2026_-_debora.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1065/mocao_de_reconhecimento_no_002-2026_-janaina.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1054/mocao_de_apoio_001-2026_-_ezequiel.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1058/mocao_de_repudio_001-2026-gilsemar.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/975/pedido_informacao_001-2026_-_janaina.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1000/pedido_informacao_002-2026_-_janaina.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1041/pedido_de_providencia_001-2026_-vinicius.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1045/pedido_de_providencia_002-2026_-debora.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/972/indicacao_no_001-2026_-_janaina.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/973/indicacao_no_002-2026_-_gilsemar.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/974/indicacao_no_003-2026_-_vinicius.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/976/indicacao_no_004-2026_-_janaina.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/977/indicacao_no_005-2026_-_claudiomiro.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/995/indicacao_no_006-2026_ezequiel.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/996/indicacao_no_007-2026_ezequiel.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/997/indicacao_no_008-2026_-_janaina.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/998/indicacao_no_009-2026_-_claudiomiro.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/999/indicacao_no_010-2026_-_claudiomiro.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1011/indicacao_no_011-2026_ezequiel.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1012/indicacao_no_012-2026_-_gilsemar.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1013/indicacao_no_013-2026_-_debora.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1022/indicacao_no_014-2026_-_debora.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1025/indicacao_no_015-2026_-_vinicius.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1026/indicacao_no_016-2026_-_claudiomiro.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1036/indicacao_no_017-2026_-_debora.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1037/indicacao_no_018-2026_-_vinicius.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1038/indicacao_no_019-2026_-_claudiomiro.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1043/indicacao_no_020-2026_-_gilsemar.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1044/indicacao_no_021-2026_-_debora.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1046/indicacao_no_022-2026_ezequiel.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1059/indicacao_no_023-2026_-_vinicius.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1060/indicacao_no_024-2026_-_vinicius.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1061/indicacao_no_025-2026_-_gilsemar.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1062/indicacao_no_026-2026_-_alexandre.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1063/indicacao_no_027-2026_-_debora.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1064/indicacao_no_028-2026_-_vinicius.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1024/projeto_de_resolucao_no_001-2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1053/projeto_de_resolucao_no_002-2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/988/projeto_de_lei_001-2026_-_aumento_real.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1002/projeto_de_lei_legislativo_002-2026-_janaina.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1018/projeto_de_lei_legislativo_003-2026-_janaina.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1035/projeto_de_lei_legislativo_004-2026_-_vale_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/978/projeto_de_lei_no_2.055-2026.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/979/projeto_de_lei_no_2.056-2026.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/980/projeto_de_lei_no_2.057-2026.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/981/projeto_de_lei_no_2.058-2026.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/982/projeto_de_lei_no_2.059-2026.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/983/projeto_de_lei_no_2.060-2026.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/984/projeto_de_lei_no_2.061-2026.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/985/projeto_de_lei_no_2.062-2026.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/986/projeto_de_lei_no_2.063-2026.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/989/projeto_de_lei_no_2.064-2026.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/990/projeto_de_lei_no_2.065-2026.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/991/projeto_de_lei_no_2.066-2026.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/992/projeto_de_lei_no_2.067-2026.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/993/projeto_de_lei_no_2.068-2026.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/994/projeto_de_lei_no_2.069-2026.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1003/projeto_de_lei_no_2.070-2026.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1004/projeto_2071_-_contratacao_de_monitores_de_educacao_infantil.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1005/projeto_de_lei_no_2.072-2026.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1006/projeto_de_lei_no_2.073-2026.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1007/projeto_de_lei_no_2.074-2026.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1008/projeto_de_lei_no_2.075-2026.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1009/projeto_de_lei_no_2.076-2026.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1010/projeto_de_lei_no_2.077-2026.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1014/projeto_de_lei_no_2.078-2026.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1015/projeto_de_lei_no_2.079-2026.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1016/projeto_de_lei_no_2.080-2026.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1017/projeto_de_lei_no_2.081-2026.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1020/projeto_de_lei_no_2.082-2026.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1021/projeto_de_lei_no_2.083-2026.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1027/projeto_de_lei_no_2.084-2026.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1028/projeto_de_lei_no_2.085-2026.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1029/projeto_de_lei_no_2.086-2026.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1030/projeto_de_lei_no_2.087-2026.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1031/projeto_de_lei_no_2.088-2026.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1032/projeto_de_lei_no_2.089-2026.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1033/projeto_de_lei_no_2.090-2026.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1034/projeto_de_lei_no_2.091-2026.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1039/projeto_de_lei_no_2.092-2026.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1040/projeto_de_lei_no_2.093-2026.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1042/projeto_de_lei_no_2.094-2026.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1047/projeto_de_lei_no_2.095-2026.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1048/projeto_de_lei_no_2.096-2026.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1049/projeto_de_lei_no_2.097-2026.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1050/projeto_de_lei_no_2.098-2026.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1051/projeto_de_lei_no_2.099-2026.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1055/projeto_de_lei_no_2.100-2026.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1056/projeto_de_lei_no_2.101-2026.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1057/projeto_de_lei_no_2.102-2026.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1023/mensagem_de_veto_projeto_002_-_2026.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H69"/>
+  <dimension ref="A1:H93"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="41.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="50.28515625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="160.42578125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="140.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -1363,1747 +1660,2371 @@
       </c>
       <c r="G3" s="1" t="s">
         <v>20</v>
       </c>
       <c r="H3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>22</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
         <v>23</v>
       </c>
       <c r="D4" t="s">
         <v>17</v>
       </c>
       <c r="E4" t="s">
         <v>18</v>
       </c>
       <c r="F4" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="H4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
         <v>10</v>
       </c>
       <c r="D5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F5" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="H5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
         <v>10</v>
       </c>
       <c r="D6" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F6" t="s">
-        <v>19</v>
+        <v>36</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="H6" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
-        <v>23</v>
+        <v>10</v>
       </c>
       <c r="D7" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="E7" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="F7" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="H7" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
+        <v>44</v>
+      </c>
+      <c r="B8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" t="s">
+        <v>23</v>
+      </c>
+      <c r="D8" t="s">
+        <v>40</v>
+      </c>
+      <c r="E8" t="s">
         <v>41</v>
       </c>
-      <c r="B8" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F8" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="H8" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>46</v>
+        <v>10</v>
       </c>
       <c r="D9" t="s">
-        <v>33</v>
+        <v>48</v>
       </c>
       <c r="E9" t="s">
-        <v>34</v>
+        <v>49</v>
       </c>
       <c r="F9" t="s">
-        <v>19</v>
+        <v>50</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="H9" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
+        <v>53</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
+        <v>23</v>
+      </c>
+      <c r="D10" t="s">
+        <v>48</v>
+      </c>
+      <c r="E10" t="s">
         <v>49</v>
       </c>
-      <c r="B10" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F10" t="s">
-        <v>51</v>
+        <v>19</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="H10" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
-        <v>55</v>
+        <v>10</v>
       </c>
       <c r="D11" t="s">
-        <v>33</v>
+        <v>57</v>
       </c>
       <c r="E11" t="s">
-        <v>34</v>
+        <v>58</v>
       </c>
       <c r="F11" t="s">
-        <v>56</v>
+        <v>24</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="H11" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>60</v>
+        <v>23</v>
       </c>
       <c r="D12" t="s">
-        <v>33</v>
+        <v>57</v>
       </c>
       <c r="E12" t="s">
-        <v>34</v>
+        <v>58</v>
       </c>
       <c r="F12" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="H12" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="D13" t="s">
-        <v>33</v>
+        <v>57</v>
       </c>
       <c r="E13" t="s">
-        <v>34</v>
+        <v>58</v>
       </c>
       <c r="F13" t="s">
-        <v>19</v>
+        <v>50</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="H13" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="D14" t="s">
-        <v>33</v>
+        <v>57</v>
       </c>
       <c r="E14" t="s">
-        <v>34</v>
+        <v>58</v>
       </c>
       <c r="F14" t="s">
-        <v>51</v>
+        <v>24</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="H14" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D15" t="s">
-        <v>33</v>
+        <v>57</v>
       </c>
       <c r="E15" t="s">
-        <v>34</v>
+        <v>58</v>
       </c>
       <c r="F15" t="s">
-        <v>51</v>
+        <v>75</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="H15" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="D16" t="s">
-        <v>33</v>
+        <v>57</v>
       </c>
       <c r="E16" t="s">
-        <v>34</v>
+        <v>58</v>
       </c>
       <c r="F16" t="s">
-        <v>56</v>
+        <v>80</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="H16" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
+        <v>84</v>
+      </c>
+      <c r="D17" t="s">
+        <v>57</v>
+      </c>
+      <c r="E17" t="s">
+        <v>58</v>
+      </c>
+      <c r="F17" t="s">
         <v>80</v>
       </c>
-      <c r="D17" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G17" s="1" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="H17" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="D18" t="s">
-        <v>33</v>
+        <v>57</v>
       </c>
       <c r="E18" t="s">
-        <v>34</v>
+        <v>58</v>
       </c>
       <c r="F18" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="H18" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="D19" t="s">
-        <v>33</v>
+        <v>57</v>
       </c>
       <c r="E19" t="s">
-        <v>34</v>
+        <v>58</v>
       </c>
       <c r="F19" t="s">
-        <v>13</v>
+        <v>75</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="H19" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="D20" t="s">
-        <v>33</v>
+        <v>57</v>
       </c>
       <c r="E20" t="s">
-        <v>34</v>
+        <v>58</v>
       </c>
       <c r="F20" t="s">
-        <v>29</v>
+        <v>75</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="H20" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="D21" t="s">
-        <v>33</v>
+        <v>57</v>
       </c>
       <c r="E21" t="s">
-        <v>34</v>
+        <v>58</v>
       </c>
       <c r="F21" t="s">
-        <v>51</v>
+        <v>80</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="H21" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="D22" t="s">
-        <v>33</v>
+        <v>57</v>
       </c>
       <c r="E22" t="s">
-        <v>34</v>
+        <v>58</v>
       </c>
       <c r="F22" t="s">
-        <v>13</v>
+        <v>62</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="H22" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="D23" t="s">
-        <v>33</v>
+        <v>57</v>
       </c>
       <c r="E23" t="s">
-        <v>34</v>
+        <v>58</v>
       </c>
       <c r="F23" t="s">
-        <v>29</v>
+        <v>19</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="H23" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="D24" t="s">
-        <v>33</v>
+        <v>57</v>
       </c>
       <c r="E24" t="s">
-        <v>34</v>
+        <v>58</v>
       </c>
       <c r="F24" t="s">
-        <v>51</v>
+        <v>19</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="H24" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>10</v>
+        <v>116</v>
       </c>
       <c r="D25" t="s">
-        <v>112</v>
+        <v>57</v>
       </c>
       <c r="E25" t="s">
-        <v>113</v>
+        <v>58</v>
       </c>
       <c r="F25" t="s">
-        <v>114</v>
+        <v>50</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="H25" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>10</v>
+        <v>120</v>
       </c>
       <c r="D26" t="s">
-        <v>118</v>
+        <v>57</v>
       </c>
       <c r="E26" t="s">
-        <v>119</v>
+        <v>58</v>
       </c>
       <c r="F26" t="s">
-        <v>120</v>
+        <v>75</v>
       </c>
       <c r="G26" s="1" t="s">
         <v>121</v>
       </c>
       <c r="H26" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
         <v>123</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>23</v>
+        <v>124</v>
       </c>
       <c r="D27" t="s">
-        <v>118</v>
+        <v>57</v>
       </c>
       <c r="E27" t="s">
-        <v>119</v>
+        <v>58</v>
       </c>
       <c r="F27" t="s">
         <v>19</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="H27" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>42</v>
+        <v>128</v>
       </c>
       <c r="D28" t="s">
-        <v>118</v>
+        <v>57</v>
       </c>
       <c r="E28" t="s">
-        <v>119</v>
+        <v>58</v>
       </c>
       <c r="F28" t="s">
-        <v>19</v>
+        <v>50</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="H28" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>46</v>
+        <v>132</v>
       </c>
       <c r="D29" t="s">
-        <v>118</v>
+        <v>57</v>
       </c>
       <c r="E29" t="s">
-        <v>119</v>
+        <v>58</v>
       </c>
       <c r="F29" t="s">
-        <v>120</v>
+        <v>75</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="H29" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="D30" t="s">
-        <v>134</v>
+        <v>57</v>
       </c>
       <c r="E30" t="s">
-        <v>135</v>
+        <v>58</v>
       </c>
       <c r="F30" t="s">
-        <v>136</v>
+        <v>62</v>
       </c>
       <c r="G30" s="1" t="s">
         <v>137</v>
       </c>
       <c r="H30" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
         <v>139</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
         <v>140</v>
       </c>
       <c r="D31" t="s">
-        <v>134</v>
+        <v>57</v>
       </c>
       <c r="E31" t="s">
-        <v>135</v>
+        <v>58</v>
       </c>
       <c r="F31" t="s">
-        <v>136</v>
+        <v>19</v>
       </c>
       <c r="G31" s="1" t="s">
         <v>141</v>
       </c>
       <c r="H31" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
         <v>143</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
         <v>144</v>
       </c>
       <c r="D32" t="s">
-        <v>134</v>
+        <v>57</v>
       </c>
       <c r="E32" t="s">
-        <v>135</v>
+        <v>58</v>
       </c>
       <c r="F32" t="s">
-        <v>136</v>
+        <v>80</v>
       </c>
       <c r="G32" s="1" t="s">
         <v>145</v>
       </c>
       <c r="H32" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
         <v>147</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
         <v>148</v>
       </c>
       <c r="D33" t="s">
-        <v>134</v>
+        <v>57</v>
       </c>
       <c r="E33" t="s">
-        <v>135</v>
+        <v>58</v>
       </c>
       <c r="F33" t="s">
-        <v>136</v>
+        <v>50</v>
       </c>
       <c r="G33" s="1" t="s">
         <v>149</v>
       </c>
       <c r="H33" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
         <v>151</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
         <v>152</v>
       </c>
       <c r="D34" t="s">
-        <v>134</v>
+        <v>57</v>
       </c>
       <c r="E34" t="s">
-        <v>135</v>
+        <v>58</v>
       </c>
       <c r="F34" t="s">
-        <v>136</v>
+        <v>50</v>
       </c>
       <c r="G34" s="1" t="s">
         <v>153</v>
       </c>
       <c r="H34" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
         <v>155</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
         <v>156</v>
       </c>
       <c r="D35" t="s">
-        <v>134</v>
+        <v>57</v>
       </c>
       <c r="E35" t="s">
-        <v>135</v>
+        <v>58</v>
       </c>
       <c r="F35" t="s">
-        <v>136</v>
+        <v>62</v>
       </c>
       <c r="G35" s="1" t="s">
         <v>157</v>
       </c>
       <c r="H35" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
         <v>159</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
         <v>160</v>
       </c>
       <c r="D36" t="s">
-        <v>134</v>
+        <v>57</v>
       </c>
       <c r="E36" t="s">
-        <v>135</v>
+        <v>58</v>
       </c>
       <c r="F36" t="s">
-        <v>136</v>
+        <v>161</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="H36" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="D37" t="s">
-        <v>134</v>
+        <v>57</v>
       </c>
       <c r="E37" t="s">
-        <v>135</v>
+        <v>58</v>
       </c>
       <c r="F37" t="s">
-        <v>136</v>
+        <v>19</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="H37" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="D38" t="s">
-        <v>134</v>
+        <v>57</v>
       </c>
       <c r="E38" t="s">
-        <v>135</v>
+        <v>58</v>
       </c>
       <c r="F38" t="s">
-        <v>136</v>
+        <v>50</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="H38" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>172</v>
+        <v>10</v>
       </c>
       <c r="D39" t="s">
-        <v>134</v>
+        <v>173</v>
       </c>
       <c r="E39" t="s">
-        <v>135</v>
+        <v>174</v>
       </c>
       <c r="F39" t="s">
-        <v>136</v>
+        <v>175</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="H39" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
+        <v>178</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>23</v>
+      </c>
+      <c r="D40" t="s">
+        <v>173</v>
+      </c>
+      <c r="E40" t="s">
+        <v>174</v>
+      </c>
+      <c r="F40" t="s">
         <v>175</v>
       </c>
-      <c r="B40" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G40" s="1" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="H40" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>180</v>
+        <v>10</v>
       </c>
       <c r="D41" t="s">
-        <v>134</v>
+        <v>182</v>
       </c>
       <c r="E41" t="s">
-        <v>135</v>
+        <v>183</v>
       </c>
       <c r="F41" t="s">
-        <v>136</v>
+        <v>161</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="H41" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
+        <v>186</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>23</v>
+      </c>
+      <c r="D42" t="s">
+        <v>182</v>
+      </c>
+      <c r="E42" t="s">
         <v>183</v>
       </c>
-      <c r="B42" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F42" t="s">
-        <v>136</v>
+        <v>24</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="H42" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>188</v>
+        <v>66</v>
       </c>
       <c r="D43" t="s">
-        <v>134</v>
+        <v>182</v>
       </c>
       <c r="E43" t="s">
-        <v>135</v>
+        <v>183</v>
       </c>
       <c r="F43" t="s">
-        <v>136</v>
+        <v>24</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="H43" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>192</v>
+        <v>70</v>
       </c>
       <c r="D44" t="s">
-        <v>134</v>
+        <v>182</v>
       </c>
       <c r="E44" t="s">
-        <v>135</v>
+        <v>183</v>
       </c>
       <c r="F44" t="s">
-        <v>136</v>
+        <v>161</v>
       </c>
       <c r="G44" s="1" t="s">
         <v>193</v>
       </c>
       <c r="H44" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
         <v>195</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
         <v>196</v>
       </c>
       <c r="D45" t="s">
-        <v>134</v>
+        <v>197</v>
       </c>
       <c r="E45" t="s">
-        <v>135</v>
+        <v>198</v>
       </c>
       <c r="F45" t="s">
-        <v>136</v>
+        <v>199</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="H45" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="D46" t="s">
-        <v>134</v>
+        <v>197</v>
       </c>
       <c r="E46" t="s">
-        <v>135</v>
+        <v>198</v>
       </c>
       <c r="F46" t="s">
-        <v>136</v>
+        <v>199</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="H46" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="D47" t="s">
-        <v>134</v>
+        <v>197</v>
       </c>
       <c r="E47" t="s">
-        <v>135</v>
+        <v>198</v>
       </c>
       <c r="F47" t="s">
-        <v>136</v>
+        <v>199</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="H47" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="D48" t="s">
-        <v>134</v>
+        <v>197</v>
       </c>
       <c r="E48" t="s">
-        <v>135</v>
+        <v>198</v>
       </c>
       <c r="F48" t="s">
-        <v>136</v>
+        <v>199</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="H48" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="D49" t="s">
-        <v>134</v>
+        <v>197</v>
       </c>
       <c r="E49" t="s">
-        <v>135</v>
+        <v>198</v>
       </c>
       <c r="F49" t="s">
-        <v>136</v>
+        <v>199</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="H49" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="D50" t="s">
-        <v>134</v>
+        <v>197</v>
       </c>
       <c r="E50" t="s">
-        <v>135</v>
+        <v>198</v>
       </c>
       <c r="F50" t="s">
-        <v>136</v>
+        <v>199</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="H50" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="D51" t="s">
-        <v>134</v>
+        <v>197</v>
       </c>
       <c r="E51" t="s">
-        <v>135</v>
+        <v>198</v>
       </c>
       <c r="F51" t="s">
-        <v>136</v>
+        <v>199</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="H51" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="D52" t="s">
-        <v>134</v>
+        <v>197</v>
       </c>
       <c r="E52" t="s">
-        <v>135</v>
+        <v>198</v>
       </c>
       <c r="F52" t="s">
-        <v>136</v>
+        <v>199</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="H52" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="D53" t="s">
-        <v>134</v>
+        <v>197</v>
       </c>
       <c r="E53" t="s">
-        <v>135</v>
+        <v>198</v>
       </c>
       <c r="F53" t="s">
-        <v>136</v>
+        <v>199</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="H53" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="D54" t="s">
-        <v>134</v>
+        <v>197</v>
       </c>
       <c r="E54" t="s">
-        <v>135</v>
+        <v>198</v>
       </c>
       <c r="F54" t="s">
-        <v>136</v>
+        <v>199</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="H54" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="D55" t="s">
-        <v>134</v>
+        <v>197</v>
       </c>
       <c r="E55" t="s">
-        <v>135</v>
+        <v>198</v>
       </c>
       <c r="F55" t="s">
-        <v>136</v>
+        <v>199</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="H55" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="D56" t="s">
-        <v>134</v>
+        <v>197</v>
       </c>
       <c r="E56" t="s">
-        <v>135</v>
+        <v>198</v>
       </c>
       <c r="F56" t="s">
-        <v>136</v>
+        <v>199</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="H56" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="D57" t="s">
-        <v>134</v>
+        <v>197</v>
       </c>
       <c r="E57" t="s">
-        <v>135</v>
+        <v>198</v>
       </c>
       <c r="F57" t="s">
-        <v>245</v>
+        <v>199</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="H57" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="D58" t="s">
-        <v>134</v>
+        <v>197</v>
       </c>
       <c r="E58" t="s">
-        <v>135</v>
+        <v>198</v>
       </c>
       <c r="F58" t="s">
-        <v>245</v>
+        <v>199</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="H58" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="D59" t="s">
-        <v>134</v>
+        <v>197</v>
       </c>
       <c r="E59" t="s">
-        <v>135</v>
+        <v>198</v>
       </c>
       <c r="F59" t="s">
-        <v>136</v>
+        <v>199</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="H59" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="D60" t="s">
-        <v>134</v>
+        <v>197</v>
       </c>
       <c r="E60" t="s">
-        <v>135</v>
+        <v>198</v>
       </c>
       <c r="F60" t="s">
-        <v>136</v>
+        <v>199</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="H60" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="D61" t="s">
-        <v>134</v>
+        <v>197</v>
       </c>
       <c r="E61" t="s">
-        <v>135</v>
+        <v>198</v>
       </c>
       <c r="F61" t="s">
-        <v>136</v>
+        <v>199</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="H61" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="D62" t="s">
-        <v>134</v>
+        <v>197</v>
       </c>
       <c r="E62" t="s">
-        <v>135</v>
+        <v>198</v>
       </c>
       <c r="F62" t="s">
-        <v>136</v>
+        <v>199</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="H62" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="D63" t="s">
-        <v>134</v>
+        <v>197</v>
       </c>
       <c r="E63" t="s">
-        <v>135</v>
+        <v>198</v>
       </c>
       <c r="F63" t="s">
-        <v>136</v>
+        <v>199</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="H63" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="D64" t="s">
-        <v>134</v>
+        <v>197</v>
       </c>
       <c r="E64" t="s">
-        <v>135</v>
+        <v>198</v>
       </c>
       <c r="F64" t="s">
-        <v>136</v>
+        <v>199</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="H64" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="D65" t="s">
-        <v>134</v>
+        <v>197</v>
       </c>
       <c r="E65" t="s">
-        <v>135</v>
+        <v>198</v>
       </c>
       <c r="F65" t="s">
-        <v>136</v>
+        <v>199</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="H65" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="D66" t="s">
-        <v>134</v>
+        <v>197</v>
       </c>
       <c r="E66" t="s">
-        <v>135</v>
+        <v>198</v>
       </c>
       <c r="F66" t="s">
-        <v>136</v>
+        <v>199</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="H66" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="D67" t="s">
-        <v>134</v>
+        <v>197</v>
       </c>
       <c r="E67" t="s">
-        <v>135</v>
+        <v>198</v>
       </c>
       <c r="F67" t="s">
-        <v>136</v>
+        <v>199</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="H67" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="D68" t="s">
-        <v>134</v>
+        <v>197</v>
       </c>
       <c r="E68" t="s">
-        <v>135</v>
+        <v>198</v>
       </c>
       <c r="F68" t="s">
-        <v>136</v>
+        <v>199</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="H68" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
+        <v>295</v>
+      </c>
+      <c r="D69" t="s">
+        <v>197</v>
+      </c>
+      <c r="E69" t="s">
+        <v>198</v>
+      </c>
+      <c r="F69" t="s">
+        <v>199</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="H69" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>298</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>299</v>
+      </c>
+      <c r="D70" t="s">
+        <v>197</v>
+      </c>
+      <c r="E70" t="s">
+        <v>198</v>
+      </c>
+      <c r="F70" t="s">
+        <v>199</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="H70" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>302</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>303</v>
+      </c>
+      <c r="D71" t="s">
+        <v>197</v>
+      </c>
+      <c r="E71" t="s">
+        <v>198</v>
+      </c>
+      <c r="F71" t="s">
+        <v>199</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>304</v>
+      </c>
+      <c r="H71" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>306</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>307</v>
+      </c>
+      <c r="D72" t="s">
+        <v>197</v>
+      </c>
+      <c r="E72" t="s">
+        <v>198</v>
+      </c>
+      <c r="F72" t="s">
+        <v>308</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>309</v>
+      </c>
+      <c r="H72" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>311</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>312</v>
+      </c>
+      <c r="D73" t="s">
+        <v>197</v>
+      </c>
+      <c r="E73" t="s">
+        <v>198</v>
+      </c>
+      <c r="F73" t="s">
+        <v>308</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="H73" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>315</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>316</v>
+      </c>
+      <c r="D74" t="s">
+        <v>197</v>
+      </c>
+      <c r="E74" t="s">
+        <v>198</v>
+      </c>
+      <c r="F74" t="s">
+        <v>199</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="H74" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>319</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>320</v>
+      </c>
+      <c r="D75" t="s">
+        <v>197</v>
+      </c>
+      <c r="E75" t="s">
+        <v>198</v>
+      </c>
+      <c r="F75" t="s">
+        <v>199</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="H75" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>323</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>324</v>
+      </c>
+      <c r="D76" t="s">
+        <v>197</v>
+      </c>
+      <c r="E76" t="s">
+        <v>198</v>
+      </c>
+      <c r="F76" t="s">
+        <v>199</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="H76" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>327</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>328</v>
+      </c>
+      <c r="D77" t="s">
+        <v>197</v>
+      </c>
+      <c r="E77" t="s">
+        <v>198</v>
+      </c>
+      <c r="F77" t="s">
+        <v>199</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="H77" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>331</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>332</v>
+      </c>
+      <c r="D78" t="s">
+        <v>197</v>
+      </c>
+      <c r="E78" t="s">
+        <v>198</v>
+      </c>
+      <c r="F78" t="s">
+        <v>199</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>333</v>
+      </c>
+      <c r="H78" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>335</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>336</v>
+      </c>
+      <c r="D79" t="s">
+        <v>197</v>
+      </c>
+      <c r="E79" t="s">
+        <v>198</v>
+      </c>
+      <c r="F79" t="s">
+        <v>199</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="H79" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>339</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>340</v>
+      </c>
+      <c r="D80" t="s">
+        <v>197</v>
+      </c>
+      <c r="E80" t="s">
+        <v>198</v>
+      </c>
+      <c r="F80" t="s">
+        <v>199</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>341</v>
+      </c>
+      <c r="H80" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>343</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>344</v>
+      </c>
+      <c r="D81" t="s">
+        <v>197</v>
+      </c>
+      <c r="E81" t="s">
+        <v>198</v>
+      </c>
+      <c r="F81" t="s">
+        <v>199</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="H81" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>347</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>348</v>
+      </c>
+      <c r="D82" t="s">
+        <v>197</v>
+      </c>
+      <c r="E82" t="s">
+        <v>198</v>
+      </c>
+      <c r="F82" t="s">
+        <v>199</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="H82" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>351</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>352</v>
+      </c>
+      <c r="D83" t="s">
+        <v>197</v>
+      </c>
+      <c r="E83" t="s">
+        <v>198</v>
+      </c>
+      <c r="F83" t="s">
+        <v>199</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>353</v>
+      </c>
+      <c r="H83" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>355</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>356</v>
+      </c>
+      <c r="D84" t="s">
+        <v>197</v>
+      </c>
+      <c r="E84" t="s">
+        <v>198</v>
+      </c>
+      <c r="F84" t="s">
+        <v>199</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>357</v>
+      </c>
+      <c r="H84" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>359</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>360</v>
+      </c>
+      <c r="D85" t="s">
+        <v>197</v>
+      </c>
+      <c r="E85" t="s">
+        <v>198</v>
+      </c>
+      <c r="F85" t="s">
+        <v>199</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>361</v>
+      </c>
+      <c r="H85" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>363</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>364</v>
+      </c>
+      <c r="D86" t="s">
+        <v>197</v>
+      </c>
+      <c r="E86" t="s">
+        <v>198</v>
+      </c>
+      <c r="F86" t="s">
+        <v>199</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>365</v>
+      </c>
+      <c r="H86" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>367</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>368</v>
+      </c>
+      <c r="D87" t="s">
+        <v>197</v>
+      </c>
+      <c r="E87" t="s">
+        <v>198</v>
+      </c>
+      <c r="F87" t="s">
+        <v>199</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>369</v>
+      </c>
+      <c r="H87" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>371</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>372</v>
+      </c>
+      <c r="D88" t="s">
+        <v>197</v>
+      </c>
+      <c r="E88" t="s">
+        <v>198</v>
+      </c>
+      <c r="F88" t="s">
+        <v>199</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>373</v>
+      </c>
+      <c r="H88" t="s">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>375</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>376</v>
+      </c>
+      <c r="D89" t="s">
+        <v>197</v>
+      </c>
+      <c r="E89" t="s">
+        <v>198</v>
+      </c>
+      <c r="F89" t="s">
+        <v>199</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="H89" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>379</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>380</v>
+      </c>
+      <c r="D90" t="s">
+        <v>197</v>
+      </c>
+      <c r="E90" t="s">
+        <v>198</v>
+      </c>
+      <c r="F90" t="s">
+        <v>199</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>381</v>
+      </c>
+      <c r="H90" t="s">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>383</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>384</v>
+      </c>
+      <c r="D91" t="s">
+        <v>197</v>
+      </c>
+      <c r="E91" t="s">
+        <v>198</v>
+      </c>
+      <c r="F91" t="s">
+        <v>199</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="H91" t="s">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>387</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>388</v>
+      </c>
+      <c r="D92" t="s">
+        <v>197</v>
+      </c>
+      <c r="E92" t="s">
+        <v>198</v>
+      </c>
+      <c r="F92" t="s">
+        <v>199</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="H92" t="s">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>391</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
         <v>10</v>
       </c>
-      <c r="D69" t="s">
-[...12 lines deleted...]
-        <v>296</v>
+      <c r="D93" t="s">
+        <v>392</v>
+      </c>
+      <c r="E93" t="s">
+        <v>393</v>
+      </c>
+      <c r="F93" t="s">
+        <v>199</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>394</v>
+      </c>
+      <c r="H93" t="s">
+        <v>395</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -3132,50 +4053,74 @@
     <hyperlink ref="G45" r:id="rId44"/>
     <hyperlink ref="G46" r:id="rId45"/>
     <hyperlink ref="G47" r:id="rId46"/>
     <hyperlink ref="G48" r:id="rId47"/>
     <hyperlink ref="G49" r:id="rId48"/>
     <hyperlink ref="G50" r:id="rId49"/>
     <hyperlink ref="G51" r:id="rId50"/>
     <hyperlink ref="G52" r:id="rId51"/>
     <hyperlink ref="G53" r:id="rId52"/>
     <hyperlink ref="G54" r:id="rId53"/>
     <hyperlink ref="G55" r:id="rId54"/>
     <hyperlink ref="G56" r:id="rId55"/>
     <hyperlink ref="G57" r:id="rId56"/>
     <hyperlink ref="G58" r:id="rId57"/>
     <hyperlink ref="G59" r:id="rId58"/>
     <hyperlink ref="G60" r:id="rId59"/>
     <hyperlink ref="G61" r:id="rId60"/>
     <hyperlink ref="G62" r:id="rId61"/>
     <hyperlink ref="G63" r:id="rId62"/>
     <hyperlink ref="G64" r:id="rId63"/>
     <hyperlink ref="G65" r:id="rId64"/>
     <hyperlink ref="G66" r:id="rId65"/>
     <hyperlink ref="G67" r:id="rId66"/>
     <hyperlink ref="G68" r:id="rId67"/>
     <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>