--- v3 (2026-06-12)
+++ v4 (2026-06-25)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="744" uniqueCount="396">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="784" uniqueCount="417">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -528,50 +528,89 @@
   <si>
     <t>1063</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1063/indicacao_no_027-2026_-_debora.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo Municipal estude a possibilidade de ampliar a estrutura dos banheiros do Pavilhão de Festas e Eventos do Parque Municipal de Eventos de Lagoa Bonita do Sul.</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1064/indicacao_no_028-2026_-_vinicius.pdf</t>
   </si>
   <si>
     <t>Para que sejam realizados serviços de patrolamento nas estradas da localidade de Várzea Grande, bem como o cascalhamento dos pontos mais necessitados, especialmente aqueles que sofreram danos em decorrência das fortes chuvas ocorridas nos últimos dias.</t>
   </si>
   <si>
+    <t>1067</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1067/indicacao_no_029-2026_-_janaina.pdf</t>
+  </si>
+  <si>
+    <t>Para que o Executivo Municipal, por meio da Secretaria Competente estude a viabilidade de instalação de um abrigo/parada de ônibus na localidade de Arroio Grande, em ponto próximo à residência do Sr. Heldo Coelho.</t>
+  </si>
+  <si>
+    <t>1069</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>Sandra Palhano Ceschini</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1069/indicacao_no_030-2026_-_sandra.pdf</t>
+  </si>
+  <si>
+    <t>Para que o Executivo Municipal, encaminhe a Secretaria Competente para que faça colocação de brita na Rua José Pedro Rathke, no trecho entre a residência do Sr. Diogo Kipper e a residência da Sra. Lidiane e do Sr. Júlio Conti.</t>
+  </si>
+  <si>
+    <t>1070</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1070/indicacao_no_031-2026_-_vinicius.pdf</t>
+  </si>
+  <si>
+    <t>Para que o Executivo Municipal encaminhe a Secretaria Competente para que seja providenciada a instalação de um abrigo/parada de ônibus na localidade de Arroio Grande, nas proximidades da propriedade da Sra. Camila Ramos Wendt.</t>
+  </si>
+  <si>
     <t>1024</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Carlos Alexandre Lyra, Debora Busatto, Ezequiel Tavares</t>
   </si>
   <si>
     <t>http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1024/projeto_de_resolucao_no_001-2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste de diárias dos vereadores e servidores do Poder Legislativo do Município de Lagoa Bonita do Sul/RS, para o exercício de 2026, em atendimento a previsão das resoluções nº 002 e nº 003 de 2022.</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
     <t>http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1053/projeto_de_resolucao_no_002-2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a indenização por uso de veículo particular por servidores e vereadores do Poder Legislativo do Município de Lagoa Bonita do Sul.</t>
@@ -1183,50 +1222,74 @@
     <t>Dispõe acerca da ratificação do protocolo de intenções do Consórcio Nacional para Gestão Climática e Prevenção de Desastres (Conclima) e dá outras providências.</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
     <t>2101</t>
   </si>
   <si>
     <t>http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1056/projeto_de_lei_no_2.101-2026.pdf</t>
   </si>
   <si>
     <t>INSTITUI CAMPANHA PARA AUMENTO DA ARRECADAÇÃO DO MUNICÍPIO E VALORIZAÇÃO DO COMÉRCIO LOCAL, INSTITUI E AUTORIZA PREMIAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
     <t>2102</t>
   </si>
   <si>
     <t>http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1057/projeto_de_lei_no_2.102-2026.pdf</t>
   </si>
   <si>
     <t>Institui a Coordenadoria de Políticas para as Mulheres no âmbito do Município de Lagoa Bonita do Sul/RS, vinculada ao Gabinete do Prefeito, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1066</t>
+  </si>
+  <si>
+    <t>2103</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1066/projeto_de_lei_no_2.103-2026.pdf</t>
+  </si>
+  <si>
+    <t>Inclui AÇÃO no Plano Plurianual de 2026 - 2029, na Lei de Diretrizes Orçamentárias de 2026 e autoriza o Executivo Municipal abrir Crédito Especial na Lei Orçamentária Anual de 2026, no valor de R$ 550.000,00 (quinhentos e cinquenta mil reais).</t>
+  </si>
+  <si>
+    <t>1068</t>
+  </si>
+  <si>
+    <t>2104</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1068/projeto_de_lei_no_2.104-2026.pdf</t>
+  </si>
+  <si>
+    <t>Inclui AÇÃO no Plano Plurianual de 2026 – 2029, na Lei de Diretrizes Orçamentárias de 2026 е autoriza o Executivo Municipal abrir Crédito Especial na Lei Orçamentária Anual de 2026, no valor de R$ 51.000,00 (cinquenta e um mil reais).</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
     <t>VT</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
     <t>http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1023/mensagem_de_veto_projeto_002_-_2026.pdf</t>
   </si>
   <si>
     <t>Comunico a Vossas Excelências que, nos termos do artigo do art. 45, § 1º da Lei Orgânica Municipal, decidi vetar integralmente o Projeto de Lei Legislativo nº 002/2026, de 24 de fevereiro de 2026, que “Institui a Política Municipal de Promoção da Saúde Mental, Prevenção do Sofrimento Psíquico e do Suicídio, e dá outras providências”, pelas razões de inconstitucionalidade e contrariedade ao interesse público que passo a expor.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -1545,56 +1608,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1052/abono_de_falta_no_001-2026_-_olavo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1001/mocao_de_reconhecimento_no_001-2026_-_debora.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1065/mocao_de_reconhecimento_no_002-2026_-janaina.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1054/mocao_de_apoio_001-2026_-_ezequiel.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1058/mocao_de_repudio_001-2026-gilsemar.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/975/pedido_informacao_001-2026_-_janaina.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1000/pedido_informacao_002-2026_-_janaina.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1041/pedido_de_providencia_001-2026_-vinicius.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1045/pedido_de_providencia_002-2026_-debora.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/972/indicacao_no_001-2026_-_janaina.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/973/indicacao_no_002-2026_-_gilsemar.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/974/indicacao_no_003-2026_-_vinicius.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/976/indicacao_no_004-2026_-_janaina.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/977/indicacao_no_005-2026_-_claudiomiro.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/995/indicacao_no_006-2026_ezequiel.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/996/indicacao_no_007-2026_ezequiel.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/997/indicacao_no_008-2026_-_janaina.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/998/indicacao_no_009-2026_-_claudiomiro.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/999/indicacao_no_010-2026_-_claudiomiro.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1011/indicacao_no_011-2026_ezequiel.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1012/indicacao_no_012-2026_-_gilsemar.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1013/indicacao_no_013-2026_-_debora.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1022/indicacao_no_014-2026_-_debora.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1025/indicacao_no_015-2026_-_vinicius.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1026/indicacao_no_016-2026_-_claudiomiro.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1036/indicacao_no_017-2026_-_debora.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1037/indicacao_no_018-2026_-_vinicius.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1038/indicacao_no_019-2026_-_claudiomiro.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1043/indicacao_no_020-2026_-_gilsemar.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1044/indicacao_no_021-2026_-_debora.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1046/indicacao_no_022-2026_ezequiel.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1059/indicacao_no_023-2026_-_vinicius.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1060/indicacao_no_024-2026_-_vinicius.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1061/indicacao_no_025-2026_-_gilsemar.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1062/indicacao_no_026-2026_-_alexandre.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1063/indicacao_no_027-2026_-_debora.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1064/indicacao_no_028-2026_-_vinicius.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1024/projeto_de_resolucao_no_001-2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1053/projeto_de_resolucao_no_002-2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/988/projeto_de_lei_001-2026_-_aumento_real.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1002/projeto_de_lei_legislativo_002-2026-_janaina.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1018/projeto_de_lei_legislativo_003-2026-_janaina.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1035/projeto_de_lei_legislativo_004-2026_-_vale_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/978/projeto_de_lei_no_2.055-2026.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/979/projeto_de_lei_no_2.056-2026.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/980/projeto_de_lei_no_2.057-2026.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/981/projeto_de_lei_no_2.058-2026.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/982/projeto_de_lei_no_2.059-2026.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/983/projeto_de_lei_no_2.060-2026.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/984/projeto_de_lei_no_2.061-2026.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/985/projeto_de_lei_no_2.062-2026.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/986/projeto_de_lei_no_2.063-2026.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/989/projeto_de_lei_no_2.064-2026.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/990/projeto_de_lei_no_2.065-2026.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/991/projeto_de_lei_no_2.066-2026.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/992/projeto_de_lei_no_2.067-2026.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/993/projeto_de_lei_no_2.068-2026.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/994/projeto_de_lei_no_2.069-2026.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1003/projeto_de_lei_no_2.070-2026.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1004/projeto_2071_-_contratacao_de_monitores_de_educacao_infantil.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1005/projeto_de_lei_no_2.072-2026.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1006/projeto_de_lei_no_2.073-2026.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1007/projeto_de_lei_no_2.074-2026.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1008/projeto_de_lei_no_2.075-2026.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1009/projeto_de_lei_no_2.076-2026.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1010/projeto_de_lei_no_2.077-2026.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1014/projeto_de_lei_no_2.078-2026.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1015/projeto_de_lei_no_2.079-2026.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1016/projeto_de_lei_no_2.080-2026.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1017/projeto_de_lei_no_2.081-2026.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1020/projeto_de_lei_no_2.082-2026.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1021/projeto_de_lei_no_2.083-2026.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1027/projeto_de_lei_no_2.084-2026.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1028/projeto_de_lei_no_2.085-2026.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1029/projeto_de_lei_no_2.086-2026.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1030/projeto_de_lei_no_2.087-2026.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1031/projeto_de_lei_no_2.088-2026.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1032/projeto_de_lei_no_2.089-2026.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1033/projeto_de_lei_no_2.090-2026.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1034/projeto_de_lei_no_2.091-2026.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1039/projeto_de_lei_no_2.092-2026.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1040/projeto_de_lei_no_2.093-2026.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1042/projeto_de_lei_no_2.094-2026.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1047/projeto_de_lei_no_2.095-2026.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1048/projeto_de_lei_no_2.096-2026.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1049/projeto_de_lei_no_2.097-2026.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1050/projeto_de_lei_no_2.098-2026.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1051/projeto_de_lei_no_2.099-2026.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1055/projeto_de_lei_no_2.100-2026.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1056/projeto_de_lei_no_2.101-2026.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1057/projeto_de_lei_no_2.102-2026.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1023/mensagem_de_veto_projeto_002_-_2026.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1052/abono_de_falta_no_001-2026_-_olavo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1001/mocao_de_reconhecimento_no_001-2026_-_debora.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1065/mocao_de_reconhecimento_no_002-2026_-janaina.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1054/mocao_de_apoio_001-2026_-_ezequiel.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1058/mocao_de_repudio_001-2026-gilsemar.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/975/pedido_informacao_001-2026_-_janaina.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1000/pedido_informacao_002-2026_-_janaina.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1041/pedido_de_providencia_001-2026_-vinicius.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1045/pedido_de_providencia_002-2026_-debora.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/972/indicacao_no_001-2026_-_janaina.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/973/indicacao_no_002-2026_-_gilsemar.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/974/indicacao_no_003-2026_-_vinicius.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/976/indicacao_no_004-2026_-_janaina.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/977/indicacao_no_005-2026_-_claudiomiro.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/995/indicacao_no_006-2026_ezequiel.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/996/indicacao_no_007-2026_ezequiel.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/997/indicacao_no_008-2026_-_janaina.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/998/indicacao_no_009-2026_-_claudiomiro.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/999/indicacao_no_010-2026_-_claudiomiro.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1011/indicacao_no_011-2026_ezequiel.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1012/indicacao_no_012-2026_-_gilsemar.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1013/indicacao_no_013-2026_-_debora.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1022/indicacao_no_014-2026_-_debora.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1025/indicacao_no_015-2026_-_vinicius.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1026/indicacao_no_016-2026_-_claudiomiro.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1036/indicacao_no_017-2026_-_debora.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1037/indicacao_no_018-2026_-_vinicius.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1038/indicacao_no_019-2026_-_claudiomiro.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1043/indicacao_no_020-2026_-_gilsemar.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1044/indicacao_no_021-2026_-_debora.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1046/indicacao_no_022-2026_ezequiel.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1059/indicacao_no_023-2026_-_vinicius.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1060/indicacao_no_024-2026_-_vinicius.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1061/indicacao_no_025-2026_-_gilsemar.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1062/indicacao_no_026-2026_-_alexandre.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1063/indicacao_no_027-2026_-_debora.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1064/indicacao_no_028-2026_-_vinicius.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1067/indicacao_no_029-2026_-_janaina.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1069/indicacao_no_030-2026_-_sandra.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1070/indicacao_no_031-2026_-_vinicius.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1024/projeto_de_resolucao_no_001-2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1053/projeto_de_resolucao_no_002-2026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/988/projeto_de_lei_001-2026_-_aumento_real.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1002/projeto_de_lei_legislativo_002-2026-_janaina.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1018/projeto_de_lei_legislativo_003-2026-_janaina.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1035/projeto_de_lei_legislativo_004-2026_-_vale_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/978/projeto_de_lei_no_2.055-2026.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/979/projeto_de_lei_no_2.056-2026.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/980/projeto_de_lei_no_2.057-2026.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/981/projeto_de_lei_no_2.058-2026.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/982/projeto_de_lei_no_2.059-2026.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/983/projeto_de_lei_no_2.060-2026.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/984/projeto_de_lei_no_2.061-2026.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/985/projeto_de_lei_no_2.062-2026.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/986/projeto_de_lei_no_2.063-2026.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/989/projeto_de_lei_no_2.064-2026.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/990/projeto_de_lei_no_2.065-2026.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/991/projeto_de_lei_no_2.066-2026.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/992/projeto_de_lei_no_2.067-2026.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/993/projeto_de_lei_no_2.068-2026.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/994/projeto_de_lei_no_2.069-2026.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1003/projeto_de_lei_no_2.070-2026.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1004/projeto_2071_-_contratacao_de_monitores_de_educacao_infantil.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1005/projeto_de_lei_no_2.072-2026.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1006/projeto_de_lei_no_2.073-2026.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1007/projeto_de_lei_no_2.074-2026.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1008/projeto_de_lei_no_2.075-2026.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1009/projeto_de_lei_no_2.076-2026.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1010/projeto_de_lei_no_2.077-2026.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1014/projeto_de_lei_no_2.078-2026.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1015/projeto_de_lei_no_2.079-2026.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1016/projeto_de_lei_no_2.080-2026.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1017/projeto_de_lei_no_2.081-2026.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1020/projeto_de_lei_no_2.082-2026.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1021/projeto_de_lei_no_2.083-2026.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1027/projeto_de_lei_no_2.084-2026.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1028/projeto_de_lei_no_2.085-2026.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1029/projeto_de_lei_no_2.086-2026.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1030/projeto_de_lei_no_2.087-2026.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1031/projeto_de_lei_no_2.088-2026.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1032/projeto_de_lei_no_2.089-2026.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1033/projeto_de_lei_no_2.090-2026.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1034/projeto_de_lei_no_2.091-2026.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1039/projeto_de_lei_no_2.092-2026.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1040/projeto_de_lei_no_2.093-2026.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1042/projeto_de_lei_no_2.094-2026.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1047/projeto_de_lei_no_2.095-2026.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1048/projeto_de_lei_no_2.096-2026.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1049/projeto_de_lei_no_2.097-2026.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1050/projeto_de_lei_no_2.098-2026.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1051/projeto_de_lei_no_2.099-2026.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1055/projeto_de_lei_no_2.100-2026.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1056/projeto_de_lei_no_2.101-2026.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1057/projeto_de_lei_no_2.102-2026.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1066/projeto_de_lei_no_2.103-2026.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1068/projeto_de_lei_no_2.104-2026.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoabonitadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/1023/mensagem_de_veto_projeto_002_-_2026.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H93"/>
+  <dimension ref="A1:H98"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="41.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="160.42578125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="140.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
@@ -2561,1470 +2624,1600 @@
       </c>
       <c r="D38" t="s">
         <v>57</v>
       </c>
       <c r="E38" t="s">
         <v>58</v>
       </c>
       <c r="F38" t="s">
         <v>50</v>
       </c>
       <c r="G38" s="1" t="s">
         <v>170</v>
       </c>
       <c r="H38" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
         <v>172</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>10</v>
+        <v>173</v>
       </c>
       <c r="D39" t="s">
-        <v>173</v>
+        <v>57</v>
       </c>
       <c r="E39" t="s">
+        <v>58</v>
+      </c>
+      <c r="F39" t="s">
+        <v>24</v>
+      </c>
+      <c r="G39" s="1" t="s">
         <v>174</v>
       </c>
-      <c r="F39" t="s">
+      <c r="H39" t="s">
         <v>175</v>
-      </c>
-[...4 lines deleted...]
-        <v>177</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
+        <v>176</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>177</v>
+      </c>
+      <c r="D40" t="s">
+        <v>57</v>
+      </c>
+      <c r="E40" t="s">
+        <v>58</v>
+      </c>
+      <c r="F40" t="s">
         <v>178</v>
-      </c>
-[...13 lines deleted...]
-        <v>175</v>
       </c>
       <c r="G40" s="1" t="s">
         <v>179</v>
       </c>
       <c r="H40" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
         <v>181</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>10</v>
+        <v>182</v>
       </c>
       <c r="D41" t="s">
-        <v>182</v>
+        <v>57</v>
       </c>
       <c r="E41" t="s">
+        <v>58</v>
+      </c>
+      <c r="F41" t="s">
+        <v>50</v>
+      </c>
+      <c r="G41" s="1" t="s">
         <v>183</v>
       </c>
-      <c r="F41" t="s">
-[...2 lines deleted...]
-      <c r="G41" s="1" t="s">
+      <c r="H41" t="s">
         <v>184</v>
-      </c>
-[...1 lines deleted...]
-        <v>185</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
+        <v>185</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>10</v>
+      </c>
+      <c r="D42" t="s">
         <v>186</v>
       </c>
-      <c r="B42" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E42" t="s">
-        <v>183</v>
+        <v>187</v>
       </c>
       <c r="F42" t="s">
-        <v>24</v>
+        <v>188</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="H42" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>66</v>
+        <v>23</v>
       </c>
       <c r="D43" t="s">
-        <v>182</v>
+        <v>186</v>
       </c>
       <c r="E43" t="s">
-        <v>183</v>
+        <v>187</v>
       </c>
       <c r="F43" t="s">
-        <v>24</v>
+        <v>188</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="H43" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>70</v>
+        <v>10</v>
       </c>
       <c r="D44" t="s">
-        <v>182</v>
+        <v>195</v>
       </c>
       <c r="E44" t="s">
-        <v>183</v>
+        <v>196</v>
       </c>
       <c r="F44" t="s">
         <v>161</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="H44" t="s">
-        <v>194</v>
+        <v>198</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
+        <v>199</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>23</v>
+      </c>
+      <c r="D45" t="s">
         <v>195</v>
       </c>
-      <c r="B45" t="s">
-[...2 lines deleted...]
-      <c r="C45" t="s">
+      <c r="E45" t="s">
         <v>196</v>
       </c>
-      <c r="D45" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F45" t="s">
-        <v>199</v>
+        <v>24</v>
       </c>
       <c r="G45" s="1" t="s">
         <v>200</v>
       </c>
       <c r="H45" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
         <v>202</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
+        <v>66</v>
+      </c>
+      <c r="D46" t="s">
+        <v>195</v>
+      </c>
+      <c r="E46" t="s">
+        <v>196</v>
+      </c>
+      <c r="F46" t="s">
+        <v>24</v>
+      </c>
+      <c r="G46" s="1" t="s">
         <v>203</v>
       </c>
-      <c r="D46" t="s">
-[...8 lines deleted...]
-      <c r="G46" s="1" t="s">
+      <c r="H46" t="s">
         <v>204</v>
-      </c>
-[...1 lines deleted...]
-        <v>205</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
+        <v>205</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>70</v>
+      </c>
+      <c r="D47" t="s">
+        <v>195</v>
+      </c>
+      <c r="E47" t="s">
+        <v>196</v>
+      </c>
+      <c r="F47" t="s">
+        <v>161</v>
+      </c>
+      <c r="G47" s="1" t="s">
         <v>206</v>
       </c>
-      <c r="B47" t="s">
-[...2 lines deleted...]
-      <c r="C47" t="s">
+      <c r="H47" t="s">
         <v>207</v>
-      </c>
-[...13 lines deleted...]
-        <v>209</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="D48" t="s">
-        <v>197</v>
+        <v>210</v>
       </c>
       <c r="E48" t="s">
-        <v>198</v>
+        <v>211</v>
       </c>
       <c r="F48" t="s">
-        <v>199</v>
+        <v>212</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="H48" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="D49" t="s">
-        <v>197</v>
+        <v>210</v>
       </c>
       <c r="E49" t="s">
-        <v>198</v>
+        <v>211</v>
       </c>
       <c r="F49" t="s">
-        <v>199</v>
+        <v>212</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="H49" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="D50" t="s">
-        <v>197</v>
+        <v>210</v>
       </c>
       <c r="E50" t="s">
-        <v>198</v>
+        <v>211</v>
       </c>
       <c r="F50" t="s">
-        <v>199</v>
+        <v>212</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="H50" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="D51" t="s">
-        <v>197</v>
+        <v>210</v>
       </c>
       <c r="E51" t="s">
-        <v>198</v>
+        <v>211</v>
       </c>
       <c r="F51" t="s">
-        <v>199</v>
+        <v>212</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="H51" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="D52" t="s">
-        <v>197</v>
+        <v>210</v>
       </c>
       <c r="E52" t="s">
-        <v>198</v>
+        <v>211</v>
       </c>
       <c r="F52" t="s">
-        <v>199</v>
+        <v>212</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="H52" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="D53" t="s">
-        <v>197</v>
+        <v>210</v>
       </c>
       <c r="E53" t="s">
-        <v>198</v>
+        <v>211</v>
       </c>
       <c r="F53" t="s">
-        <v>199</v>
+        <v>212</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="H53" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="D54" t="s">
-        <v>197</v>
+        <v>210</v>
       </c>
       <c r="E54" t="s">
-        <v>198</v>
+        <v>211</v>
       </c>
       <c r="F54" t="s">
-        <v>199</v>
+        <v>212</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="H54" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="D55" t="s">
-        <v>197</v>
+        <v>210</v>
       </c>
       <c r="E55" t="s">
-        <v>198</v>
+        <v>211</v>
       </c>
       <c r="F55" t="s">
-        <v>199</v>
+        <v>212</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="H55" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="D56" t="s">
-        <v>197</v>
+        <v>210</v>
       </c>
       <c r="E56" t="s">
-        <v>198</v>
+        <v>211</v>
       </c>
       <c r="F56" t="s">
-        <v>199</v>
+        <v>212</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="H56" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="D57" t="s">
-        <v>197</v>
+        <v>210</v>
       </c>
       <c r="E57" t="s">
-        <v>198</v>
+        <v>211</v>
       </c>
       <c r="F57" t="s">
-        <v>199</v>
+        <v>212</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="H57" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="D58" t="s">
-        <v>197</v>
+        <v>210</v>
       </c>
       <c r="E58" t="s">
-        <v>198</v>
+        <v>211</v>
       </c>
       <c r="F58" t="s">
-        <v>199</v>
+        <v>212</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="H58" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="D59" t="s">
-        <v>197</v>
+        <v>210</v>
       </c>
       <c r="E59" t="s">
-        <v>198</v>
+        <v>211</v>
       </c>
       <c r="F59" t="s">
-        <v>199</v>
+        <v>212</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="H59" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="D60" t="s">
-        <v>197</v>
+        <v>210</v>
       </c>
       <c r="E60" t="s">
-        <v>198</v>
+        <v>211</v>
       </c>
       <c r="F60" t="s">
-        <v>199</v>
+        <v>212</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="H60" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="D61" t="s">
-        <v>197</v>
+        <v>210</v>
       </c>
       <c r="E61" t="s">
-        <v>198</v>
+        <v>211</v>
       </c>
       <c r="F61" t="s">
-        <v>199</v>
+        <v>212</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="H61" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="D62" t="s">
-        <v>197</v>
+        <v>210</v>
       </c>
       <c r="E62" t="s">
-        <v>198</v>
+        <v>211</v>
       </c>
       <c r="F62" t="s">
-        <v>199</v>
+        <v>212</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="H62" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="D63" t="s">
-        <v>197</v>
+        <v>210</v>
       </c>
       <c r="E63" t="s">
-        <v>198</v>
+        <v>211</v>
       </c>
       <c r="F63" t="s">
-        <v>199</v>
+        <v>212</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="H63" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="D64" t="s">
-        <v>197</v>
+        <v>210</v>
       </c>
       <c r="E64" t="s">
-        <v>198</v>
+        <v>211</v>
       </c>
       <c r="F64" t="s">
-        <v>199</v>
+        <v>212</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="H64" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="D65" t="s">
-        <v>197</v>
+        <v>210</v>
       </c>
       <c r="E65" t="s">
-        <v>198</v>
+        <v>211</v>
       </c>
       <c r="F65" t="s">
-        <v>199</v>
+        <v>212</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="H65" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="D66" t="s">
-        <v>197</v>
+        <v>210</v>
       </c>
       <c r="E66" t="s">
-        <v>198</v>
+        <v>211</v>
       </c>
       <c r="F66" t="s">
-        <v>199</v>
+        <v>212</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="H66" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="D67" t="s">
-        <v>197</v>
+        <v>210</v>
       </c>
       <c r="E67" t="s">
-        <v>198</v>
+        <v>211</v>
       </c>
       <c r="F67" t="s">
-        <v>199</v>
+        <v>212</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="H67" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="D68" t="s">
-        <v>197</v>
+        <v>210</v>
       </c>
       <c r="E68" t="s">
-        <v>198</v>
+        <v>211</v>
       </c>
       <c r="F68" t="s">
-        <v>199</v>
+        <v>212</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="H68" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="D69" t="s">
-        <v>197</v>
+        <v>210</v>
       </c>
       <c r="E69" t="s">
-        <v>198</v>
+        <v>211</v>
       </c>
       <c r="F69" t="s">
-        <v>199</v>
+        <v>212</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="H69" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="D70" t="s">
-        <v>197</v>
+        <v>210</v>
       </c>
       <c r="E70" t="s">
-        <v>198</v>
+        <v>211</v>
       </c>
       <c r="F70" t="s">
-        <v>199</v>
+        <v>212</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="H70" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="D71" t="s">
-        <v>197</v>
+        <v>210</v>
       </c>
       <c r="E71" t="s">
-        <v>198</v>
+        <v>211</v>
       </c>
       <c r="F71" t="s">
-        <v>199</v>
+        <v>212</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="H71" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="D72" t="s">
-        <v>197</v>
+        <v>210</v>
       </c>
       <c r="E72" t="s">
-        <v>198</v>
+        <v>211</v>
       </c>
       <c r="F72" t="s">
-        <v>308</v>
+        <v>212</v>
       </c>
       <c r="G72" s="1" t="s">
         <v>309</v>
       </c>
       <c r="H72" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
         <v>311</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
         <v>312</v>
       </c>
       <c r="D73" t="s">
-        <v>197</v>
+        <v>210</v>
       </c>
       <c r="E73" t="s">
-        <v>198</v>
+        <v>211</v>
       </c>
       <c r="F73" t="s">
-        <v>308</v>
+        <v>212</v>
       </c>
       <c r="G73" s="1" t="s">
         <v>313</v>
       </c>
       <c r="H73" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
         <v>315</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
         <v>316</v>
       </c>
       <c r="D74" t="s">
-        <v>197</v>
+        <v>210</v>
       </c>
       <c r="E74" t="s">
-        <v>198</v>
+        <v>211</v>
       </c>
       <c r="F74" t="s">
-        <v>199</v>
+        <v>212</v>
       </c>
       <c r="G74" s="1" t="s">
         <v>317</v>
       </c>
       <c r="H74" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
         <v>319</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
         <v>320</v>
       </c>
       <c r="D75" t="s">
-        <v>197</v>
+        <v>210</v>
       </c>
       <c r="E75" t="s">
-        <v>198</v>
+        <v>211</v>
       </c>
       <c r="F75" t="s">
-        <v>199</v>
+        <v>321</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="H75" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="D76" t="s">
-        <v>197</v>
+        <v>210</v>
       </c>
       <c r="E76" t="s">
-        <v>198</v>
+        <v>211</v>
       </c>
       <c r="F76" t="s">
-        <v>199</v>
+        <v>321</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="H76" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="D77" t="s">
-        <v>197</v>
+        <v>210</v>
       </c>
       <c r="E77" t="s">
-        <v>198</v>
+        <v>211</v>
       </c>
       <c r="F77" t="s">
-        <v>199</v>
+        <v>212</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="H77" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="D78" t="s">
-        <v>197</v>
+        <v>210</v>
       </c>
       <c r="E78" t="s">
-        <v>198</v>
+        <v>211</v>
       </c>
       <c r="F78" t="s">
-        <v>199</v>
+        <v>212</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="H78" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="D79" t="s">
-        <v>197</v>
+        <v>210</v>
       </c>
       <c r="E79" t="s">
-        <v>198</v>
+        <v>211</v>
       </c>
       <c r="F79" t="s">
-        <v>199</v>
+        <v>212</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="H79" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="D80" t="s">
-        <v>197</v>
+        <v>210</v>
       </c>
       <c r="E80" t="s">
-        <v>198</v>
+        <v>211</v>
       </c>
       <c r="F80" t="s">
-        <v>199</v>
+        <v>212</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="H80" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="D81" t="s">
-        <v>197</v>
+        <v>210</v>
       </c>
       <c r="E81" t="s">
-        <v>198</v>
+        <v>211</v>
       </c>
       <c r="F81" t="s">
-        <v>199</v>
+        <v>212</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="H81" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="D82" t="s">
-        <v>197</v>
+        <v>210</v>
       </c>
       <c r="E82" t="s">
-        <v>198</v>
+        <v>211</v>
       </c>
       <c r="F82" t="s">
-        <v>199</v>
+        <v>212</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="H82" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="D83" t="s">
-        <v>197</v>
+        <v>210</v>
       </c>
       <c r="E83" t="s">
-        <v>198</v>
+        <v>211</v>
       </c>
       <c r="F83" t="s">
-        <v>199</v>
+        <v>212</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="H83" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="D84" t="s">
-        <v>197</v>
+        <v>210</v>
       </c>
       <c r="E84" t="s">
-        <v>198</v>
+        <v>211</v>
       </c>
       <c r="F84" t="s">
-        <v>199</v>
+        <v>212</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="H84" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="D85" t="s">
-        <v>197</v>
+        <v>210</v>
       </c>
       <c r="E85" t="s">
-        <v>198</v>
+        <v>211</v>
       </c>
       <c r="F85" t="s">
-        <v>199</v>
+        <v>212</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="H85" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="D86" t="s">
-        <v>197</v>
+        <v>210</v>
       </c>
       <c r="E86" t="s">
-        <v>198</v>
+        <v>211</v>
       </c>
       <c r="F86" t="s">
-        <v>199</v>
+        <v>212</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="H86" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="D87" t="s">
-        <v>197</v>
+        <v>210</v>
       </c>
       <c r="E87" t="s">
-        <v>198</v>
+        <v>211</v>
       </c>
       <c r="F87" t="s">
-        <v>199</v>
+        <v>212</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="H87" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="D88" t="s">
-        <v>197</v>
+        <v>210</v>
       </c>
       <c r="E88" t="s">
-        <v>198</v>
+        <v>211</v>
       </c>
       <c r="F88" t="s">
-        <v>199</v>
+        <v>212</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="H88" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="D89" t="s">
-        <v>197</v>
+        <v>210</v>
       </c>
       <c r="E89" t="s">
-        <v>198</v>
+        <v>211</v>
       </c>
       <c r="F89" t="s">
-        <v>199</v>
+        <v>212</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="H89" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="D90" t="s">
-        <v>197</v>
+        <v>210</v>
       </c>
       <c r="E90" t="s">
-        <v>198</v>
+        <v>211</v>
       </c>
       <c r="F90" t="s">
-        <v>199</v>
+        <v>212</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="H90" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="D91" t="s">
-        <v>197</v>
+        <v>210</v>
       </c>
       <c r="E91" t="s">
-        <v>198</v>
+        <v>211</v>
       </c>
       <c r="F91" t="s">
-        <v>199</v>
+        <v>212</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="H91" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="D92" t="s">
-        <v>197</v>
+        <v>210</v>
       </c>
       <c r="E92" t="s">
-        <v>198</v>
+        <v>211</v>
       </c>
       <c r="F92" t="s">
-        <v>199</v>
+        <v>212</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="H92" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
-        <v>10</v>
+        <v>393</v>
       </c>
       <c r="D93" t="s">
-        <v>392</v>
+        <v>210</v>
       </c>
       <c r="E93" t="s">
-        <v>393</v>
+        <v>211</v>
       </c>
       <c r="F93" t="s">
-        <v>199</v>
+        <v>212</v>
       </c>
       <c r="G93" s="1" t="s">
         <v>394</v>
       </c>
       <c r="H93" t="s">
         <v>395</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>396</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>397</v>
+      </c>
+      <c r="D94" t="s">
+        <v>210</v>
+      </c>
+      <c r="E94" t="s">
+        <v>211</v>
+      </c>
+      <c r="F94" t="s">
+        <v>212</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="H94" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>400</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>401</v>
+      </c>
+      <c r="D95" t="s">
+        <v>210</v>
+      </c>
+      <c r="E95" t="s">
+        <v>211</v>
+      </c>
+      <c r="F95" t="s">
+        <v>212</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="H95" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>404</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>405</v>
+      </c>
+      <c r="D96" t="s">
+        <v>210</v>
+      </c>
+      <c r="E96" t="s">
+        <v>211</v>
+      </c>
+      <c r="F96" t="s">
+        <v>212</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>406</v>
+      </c>
+      <c r="H96" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>408</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>409</v>
+      </c>
+      <c r="D97" t="s">
+        <v>210</v>
+      </c>
+      <c r="E97" t="s">
+        <v>211</v>
+      </c>
+      <c r="F97" t="s">
+        <v>212</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>410</v>
+      </c>
+      <c r="H97" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>412</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>10</v>
+      </c>
+      <c r="D98" t="s">
+        <v>413</v>
+      </c>
+      <c r="E98" t="s">
+        <v>414</v>
+      </c>
+      <c r="F98" t="s">
+        <v>212</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>415</v>
+      </c>
+      <c r="H98" t="s">
+        <v>416</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -4077,50 +4270,55 @@
     <hyperlink ref="G69" r:id="rId68"/>
     <hyperlink ref="G70" r:id="rId69"/>
     <hyperlink ref="G71" r:id="rId70"/>
     <hyperlink ref="G72" r:id="rId71"/>
     <hyperlink ref="G73" r:id="rId72"/>
     <hyperlink ref="G74" r:id="rId73"/>
     <hyperlink ref="G75" r:id="rId74"/>
     <hyperlink ref="G76" r:id="rId75"/>
     <hyperlink ref="G77" r:id="rId76"/>
     <hyperlink ref="G78" r:id="rId77"/>
     <hyperlink ref="G79" r:id="rId78"/>
     <hyperlink ref="G80" r:id="rId79"/>
     <hyperlink ref="G81" r:id="rId80"/>
     <hyperlink ref="G82" r:id="rId81"/>
     <hyperlink ref="G83" r:id="rId82"/>
     <hyperlink ref="G84" r:id="rId83"/>
     <hyperlink ref="G85" r:id="rId84"/>
     <hyperlink ref="G86" r:id="rId85"/>
     <hyperlink ref="G87" r:id="rId86"/>
     <hyperlink ref="G88" r:id="rId87"/>
     <hyperlink ref="G89" r:id="rId88"/>
     <hyperlink ref="G90" r:id="rId89"/>
     <hyperlink ref="G91" r:id="rId90"/>
     <hyperlink ref="G92" r:id="rId91"/>
     <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>